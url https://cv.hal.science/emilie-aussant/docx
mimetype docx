--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Aussant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Université de la Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3872-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095096515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars. Themenheft., 30.1 (3-7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Sanskrit Grammar and the classification of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars, 30.1, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu Sériot, Patrick, dir. 2019. Le nom des langues en Europe centrale, orientale et balkanique. Limoges : Lambert-Lucas. 304 p. ISBN 9782-35935-2511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue − État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (2), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2017390201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Des corpus linguistiques avant les corpus électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grondeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi and Tiziana Pontillo &amp;quot;Rule-extension strategies in Ancient India: ritual, exegetical and linguistic considerations on the tantra-and prasaṅga-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇic Texts and Śāstric Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Value Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp. 551-566. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10790-015-9521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture aryasamajiste du Vyākarana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les études sur les langues indiennes. Leur contribution à l'histoire des idées linguistiques et à la linguistique contemporaine, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Grammarians and the 'Speaking Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträger zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Proper Names. The Views of Paninian Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer/penser sa langue et celle des autres : le cas des grammairiens du sanskrit et des prakrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La nomination des langues dans l'histoire, 31 (2), pp.89-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;la nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire de Pāṇini: quand la conscience linguistique d'un grammairien devient celle de toute une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (4), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of Vyākaraṇic oxymoroṇ: the notion of Anvarthasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Indian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10781-007-9011-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonymie dans la tradition grammaticale sanskrite pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early attempt to standardize Bengali language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut d'Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasika Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL "Documenter et décrire les langues d'Asie: histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Extended Sanskrit Grammar’ – An understudied development of Vyākaraṇa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUINDIC Workshop “Understudied Texts and Authors from the Indian Linguistic Tradition”, organisé par J. Lowe, Wolfson College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French grammars of Sanskrit and word-class systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0379844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper names and plurivocal relationships in Sanskrit grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop in Compared Philosophy (India and the Medieval West): "Constructions of meaning – Semantics, interpretation, argumentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To classify words: Western and Indian Grammatical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanskrit Syntax and Discourse Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter M. Scharf, Emilie Aussant, Gérard Huet, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇinian features of the oldest known Malayāḷam description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et la subjectivité parlante. Quelques jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journée Monde Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique d'été "Expérience, empiricité, expérimentation en linguistique : histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit grammarians on the speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Līlātilakam et Vyākaraṇa : jalons pour une étude de l'influence pāṇinéenne en contexte dravidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire EPHE de Jan E. M. Houben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pravṛttinimitta, la 'cause d'application' des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des linguistes STL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet 'la nomination des langues dans l'histoire' ; aperçu des données sanskrites et prākrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ICHOLS XI (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie des sciences du langage, Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des noms de la voix verbale en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire des catégories grammaticales : la notion de voix verbale",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UFR Orient et monde arabe de l'Université Paris III / Journée de l'école doctorale 'langage et langues'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences, (ICHoLS 14), Paris, 28 August - 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. 127, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Studies in the History of the Language Sciences, 9789027205469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue (numéro thématique de la revue &amp;quot;Histoire Épistémologie Langage&amp;quot; 43.1, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical journey in a linguistic archipelago – Descriptive concepts and case studies, Berlin, Language Science Press, History and Philosophy of the Language Sciences Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Grammars (special issue &amp;quot;Beiträge zur Geschichte der Sprachwissenschaft&amp;quot; 30.1, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient (Paris), Études thématiques 32, 2020, 978-2-85539-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences (ICHoLS 14), Paris, 28 August – 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue (numéro thématique &amp;quot;Histoire Epistémologie Langage&amp;quot; 39.2, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. 39.2, 2017, La Grammaire Sanskrite Étendue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'études indiennes 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les études indiennes, 2015, 0761-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geuthner, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre en Inde : considérations sur le mécanisme référentiel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS éditions, pp.166, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL (revue HEL), pp.167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declension and Description – The Ways of Sanskrit Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud and Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2021: Selected papers from the 15th International Conference on the History of the Language Sciences (ICHoLS XV), Milan, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History of Linguistics 2021 (Studies in the History of the Language Sciences 133), John Benjamins, pp.116-128, 2024, Studies in the History of the Language Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire école » en grammaire : aperçu des données sanskrites (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Samain, Pierre-Yves Testenoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique et ses formes historiques d’organisation et de production (actes du colloque SHESL-HTL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, HEL Livres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-328, 2022, 979-10-91587-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonyms, Homophones, Hyponyms and Synonyms. Still again on A 1.1.68 svaṃ rūpaṃ śabdasyāśabdasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift in honor of S.L.P. Anjaneya Sarma, edited by Andrey Klebanov, Hugo David, Suganya Anandakeshin and Victor B. D’Avella, Pondichéry, École française d’Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vyākaraṇic descriptive model and the French grammars of Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes A. Fellner; Melanie Malzahn; Michaël Peyrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lyuke wmer ra. Indo-European Studies in Honor of Georges-Jean Pinault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beech Stave Press, 2021, 978-0-9895142-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Sanskrit Grammatical Schools – A First Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter M. Scharf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śabdānugamaḥ: Indian linguistic studies in honor of George Cardona, Volume I Vyākaraṇa and Śābdabodha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sanskrit Library, pp.467-480, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaires étendues : le cas singulier des grammaires prakrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage. Avant et après Saussure (volume d'hommage à Christian Puech), co-éd. par Valentina Bisconti, Annamaria Curea et Rossana De Angelis, Paris, Presses de la Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pada et leurs classifications : un point d’entrée pour étudier l’émergence et le développement de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.73-86, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies du savoir et scolastique. Pour une épistémologie de la philologie indianiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.13-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans la grammaire sanskrite de tradition pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, p. 491-505, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 183-192, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications of Words in Ancient Sanskrit Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunçao, Gonçalo Fernandes, Rolf Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014: Selected papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, Portugal, 25–29 August 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.126.08aus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « costume d’acteur ». Traduction et théories du langage dans l’Inde ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et le sens des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques. Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, 2014, 978-2-84788-417-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa: A Comparison of the Pratyāhārasūtra Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The section on Pratyāhāras – Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina – Manohar, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa : A comparison of the Pratyāhārasūtra section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The Section on Pratyāhāras : Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Fiorentina-Manohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2009, 978-88-6032-114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patañjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire sanskrite étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhartṛhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Gamliel 2020 &amp;quot;A Linguistic Survey of the Malayalam Language in Its Own Terms&amp;quot;, Wiesbaden, Harrassowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Silvia D’Intino & Sheldon Pollock (dir.), &amp;quot;L’espace du sens – Approches de la philologie indienne * The space of meaning – Approaches to Indian Philology&amp;quot;, Paris, Collège de France, Publications de l’Institut de civilisation indienne (fasc. 84), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le nom des langues en Europe centrale, orientale et balkanique&amp;quot;, dir. par Patrick Sériot, Limoges, Éditions Lambert-Lucas, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues en Afrique sub-saharienne, pratiques, dénominations, catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;La grammaire Pâninéenne par ses exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues II - Le patrimoine plurilingue de la Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues I - Les enjeux de la nomination des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;The Language of the Gods in the World of Men - Sanskrit, Culture, and Power in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;Interprétations du discours métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire sanskrite, entretien avec Emilie Aussant (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Aussant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Université de la Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3872-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095096515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars. Themenheft., 30.1 (3-7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Sanskrit Grammar and the classification of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars, 30.1, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu Sériot, Patrick, dir. 2019. Le nom des langues en Europe centrale, orientale et balkanique. Limoges : Lambert-Lucas. 304 p. ISBN 9782-35935-2511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue − État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (2), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2017390201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi and Tiziana Pontillo &amp;quot;Rule-extension strategies in Ancient India: ritual, exegetical and linguistic considerations on the tantra-and prasaṅga-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Des corpus linguistiques avant les corpus électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grondeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇic Texts and Śāstric Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Value Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp. 551-566. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10790-015-9521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture aryasamajiste du Vyākarana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les études sur les langues indiennes. Leur contribution à l'histoire des idées linguistiques et à la linguistique contemporaine, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Grammarians and the 'Speaking Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträger zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Proper Names. The Views of Paninian Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;la nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer/penser sa langue et celle des autres : le cas des grammairiens du sanskrit et des prakrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La nomination des langues dans l'histoire, 31 (2), pp.89-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire de Pāṇini: quand la conscience linguistique d'un grammairien devient celle de toute une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (4), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of Vyākaraṇic oxymoroṇ: the notion of Anvarthasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Indian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10781-007-9011-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonymie dans la tradition grammaticale sanskrite pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early attempt to standardize Bengali language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut d'Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasika Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL "Documenter et décrire les langues d'Asie: histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Extended Sanskrit Grammar’ – An understudied development of Vyākaraṇa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUINDIC Workshop “Understudied Texts and Authors from the Indian Linguistic Tradition”, organisé par J. Lowe, Wolfson College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French grammars of Sanskrit and word-class systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0379844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper names and plurivocal relationships in Sanskrit grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop in Compared Philosophy (India and the Medieval West): "Constructions of meaning – Semantics, interpretation, argumentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To classify words: Western and Indian Grammatical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanskrit Syntax and Discourse Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter M. Scharf, Emilie Aussant, Gérard Huet, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇinian features of the oldest known Malayāḷam description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et la subjectivité parlante. Quelques jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journée Monde Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique d'été "Expérience, empiricité, expérimentation en linguistique : histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit grammarians on the speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Līlātilakam et Vyākaraṇa : jalons pour une étude de l'influence pāṇinéenne en contexte dravidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire EPHE de Jan E. M. Houben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pravṛttinimitta, la 'cause d'application' des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des linguistes STL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet 'la nomination des langues dans l'histoire' ; aperçu des données sanskrites et prākrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ICHOLS XI (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des noms de la voix verbale en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire des catégories grammaticales : la notion de voix verbale",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie des sciences du langage, Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UFR Orient et monde arabe de l'Université Paris III / Journée de l'école doctorale 'langage et langues'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences, (ICHoLS 14), Paris, 28 August - 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. 127, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Studies in the History of the Language Sciences, 9789027205469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue (numéro thématique de la revue &amp;quot;Histoire Épistémologie Langage&amp;quot; 43.1, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Grammars (special issue &amp;quot;Beiträge zur Geschichte der Sprachwissenschaft&amp;quot; 30.1, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical journey in a linguistic archipelago – Descriptive concepts and case studies, Berlin, Language Science Press, History and Philosophy of the Language Sciences Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient (Paris), Études thématiques 32, 2020, 978-2-85539-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences (ICHoLS 14), Paris, 28 August – 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue (numéro thématique &amp;quot;Histoire Epistémologie Langage&amp;quot; 39.2, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. 39.2, 2017, La Grammaire Sanskrite Étendue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geuthner, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'études indiennes 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les études indiennes, 2015, 0761-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL (revue HEL), pp.167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre en Inde : considérations sur le mécanisme référentiel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS éditions, pp.166, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declension and Description – The Ways of Sanskrit Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud and Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2021: Selected papers from the 15th International Conference on the History of the Language Sciences (ICHoLS XV), Milan, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History of Linguistics 2021 (Studies in the History of the Language Sciences 133), John Benjamins, pp.116-128, 2024, Studies in the History of the Language Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire école » en grammaire : aperçu des données sanskrites (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Samain, Pierre-Yves Testenoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique et ses formes historiques d’organisation et de production (actes du colloque SHESL-HTL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, HEL Livres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-328, 2022, 979-10-91587-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonyms, Homophones, Hyponyms and Synonyms. Still again on A 1.1.68 svaṃ rūpaṃ śabdasyāśabdasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift in honor of S.L.P. Anjaneya Sarma, edited by Andrey Klebanov, Hugo David, Suganya Anandakeshin and Victor B. D’Avella, Pondichéry, École française d’Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vyākaraṇic descriptive model and the French grammars of Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes A. Fellner; Melanie Malzahn; Michaël Peyrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lyuke wmer ra. Indo-European Studies in Honor of Georges-Jean Pinault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beech Stave Press, 2021, 978-0-9895142-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Sanskrit Grammatical Schools – A First Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter M. Scharf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śabdānugamaḥ: Indian linguistic studies in honor of George Cardona, Volume I Vyākaraṇa and Śābdabodha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sanskrit Library, pp.467-480, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaires étendues : le cas singulier des grammaires prakrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage. Avant et après Saussure (volume d'hommage à Christian Puech), co-éd. par Valentina Bisconti, Annamaria Curea et Rossana De Angelis, Paris, Presses de la Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pada et leurs classifications : un point d’entrée pour étudier l’émergence et le développement de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.73-86, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies du savoir et scolastique. Pour une épistémologie de la philologie indianiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.13-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans la grammaire sanskrite de tradition pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, p. 491-505, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 183-192, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications of Words in Ancient Sanskrit Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunçao, Gonçalo Fernandes, Rolf Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014: Selected papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, Portugal, 25–29 August 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.126.08aus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « costume d’acteur ». Traduction et théories du langage dans l’Inde ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et le sens des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques. Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, 2014, 978-2-84788-417-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa: A Comparison of the Pratyāhārasūtra Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The section on Pratyāhāras – Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina – Manohar, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa : A comparison of the Pratyāhārasūtra section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The Section on Pratyāhāras : Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Fiorentina-Manohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2009, 978-88-6032-114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhartṛhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patañjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire sanskrite étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Gamliel 2020 &amp;quot;A Linguistic Survey of the Malayalam Language in Its Own Terms&amp;quot;, Wiesbaden, Harrassowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le nom des langues en Europe centrale, orientale et balkanique&amp;quot;, dir. par Patrick Sériot, Limoges, Éditions Lambert-Lucas, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Silvia D’Intino & Sheldon Pollock (dir.), &amp;quot;L’espace du sens – Approches de la philologie indienne * The space of meaning – Approaches to Indian Philology&amp;quot;, Paris, Collège de France, Publications de l’Institut de civilisation indienne (fasc. 84), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;La grammaire Pâninéenne par ses exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues en Afrique sub-saharienne, pratiques, dénominations, catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;The Language of the Gods in the World of Men - Sanskrit, Culture, and Power in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues II - Le patrimoine plurilingue de la Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues I - Les enjeux de la nomination des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;Interprétations du discours métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire sanskrite, entretien avec Emilie Aussant (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E911A889"/>
+    <w:nsid w:val="9B992EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-aussant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3872-5413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095096515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10790-015-9521-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-007-9011-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04A3D1E89D440D6E3F3565BD5DDF24C0EA004834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasika Ghosh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0379844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402821v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402896v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sihols.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367312v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/la-linguistique-et-ses-formes-historiques-dorganisation-et-de-production/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.126.08aus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sefeditrice.it/scheda.asp?IDV=2273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305988v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03642917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-aussant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3872-5413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095096515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10790-015-9521-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-007-9011-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04A3D1E89D440D6E3F3565BD5DDF24C0EA004834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasika Ghosh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0379844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sihols.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/la-linguistique-et-ses-formes-historiques-dorganisation-et-de-production/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.126.08aus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sefeditrice.it/scheda.asp?IDV=2273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305988v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03642917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>