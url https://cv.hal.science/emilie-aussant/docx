--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Aussant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Université de la Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3872-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095096515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars. Themenheft., 30.1 (3-7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Sanskrit Grammar and the classification of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars, 30.1, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu Sériot, Patrick, dir. 2019. Le nom des langues en Europe centrale, orientale et balkanique. Limoges : Lambert-Lucas. 304 p. ISBN 9782-35935-2511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue − État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (2), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2017390201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi and Tiziana Pontillo &amp;quot;Rule-extension strategies in Ancient India: ritual, exegetical and linguistic considerations on the tantra-and prasaṅga-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Des corpus linguistiques avant les corpus électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grondeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇic Texts and Śāstric Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Value Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp. 551-566. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10790-015-9521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture aryasamajiste du Vyākarana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les études sur les langues indiennes. Leur contribution à l'histoire des idées linguistiques et à la linguistique contemporaine, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Grammarians and the 'Speaking Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträger zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Proper Names. The Views of Paninian Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;la nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer/penser sa langue et celle des autres : le cas des grammairiens du sanskrit et des prakrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La nomination des langues dans l'histoire, 31 (2), pp.89-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire de Pāṇini: quand la conscience linguistique d'un grammairien devient celle de toute une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (4), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of Vyākaraṇic oxymoroṇ: the notion of Anvarthasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Indian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10781-007-9011-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonymie dans la tradition grammaticale sanskrite pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early attempt to standardize Bengali language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut d'Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasika Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL "Documenter et décrire les langues d'Asie: histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Extended Sanskrit Grammar’ – An understudied development of Vyākaraṇa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUINDIC Workshop “Understudied Texts and Authors from the Indian Linguistic Tradition”, organisé par J. Lowe, Wolfson College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French grammars of Sanskrit and word-class systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0379844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper names and plurivocal relationships in Sanskrit grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop in Compared Philosophy (India and the Medieval West): "Constructions of meaning – Semantics, interpretation, argumentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To classify words: Western and Indian Grammatical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanskrit Syntax and Discourse Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter M. Scharf, Emilie Aussant, Gérard Huet, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇinian features of the oldest known Malayāḷam description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et la subjectivité parlante. Quelques jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journée Monde Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique d'été "Expérience, empiricité, expérimentation en linguistique : histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit grammarians on the speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Līlātilakam et Vyākaraṇa : jalons pour une étude de l'influence pāṇinéenne en contexte dravidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire EPHE de Jan E. M. Houben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pravṛttinimitta, la 'cause d'application' des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des linguistes STL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet 'la nomination des langues dans l'histoire' ; aperçu des données sanskrites et prākrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ICHOLS XI (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des noms de la voix verbale en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire des catégories grammaticales : la notion de voix verbale",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie des sciences du langage, Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UFR Orient et monde arabe de l'Université Paris III / Journée de l'école doctorale 'langage et langues'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences, (ICHoLS 14), Paris, 28 August - 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. 127, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Studies in the History of the Language Sciences, 9789027205469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue (numéro thématique de la revue &amp;quot;Histoire Épistémologie Langage&amp;quot; 43.1, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Grammars (special issue &amp;quot;Beiträge zur Geschichte der Sprachwissenschaft&amp;quot; 30.1, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical journey in a linguistic archipelago – Descriptive concepts and case studies, Berlin, Language Science Press, History and Philosophy of the Language Sciences Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient (Paris), Études thématiques 32, 2020, 978-2-85539-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences (ICHoLS 14), Paris, 28 August – 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue (numéro thématique &amp;quot;Histoire Epistémologie Langage&amp;quot; 39.2, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. 39.2, 2017, La Grammaire Sanskrite Étendue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geuthner, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'études indiennes 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les études indiennes, 2015, 0761-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL (revue HEL), pp.167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre en Inde : considérations sur le mécanisme référentiel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS éditions, pp.166, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declension and Description – The Ways of Sanskrit Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud and Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2021: Selected papers from the 15th International Conference on the History of the Language Sciences (ICHoLS XV), Milan, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History of Linguistics 2021 (Studies in the History of the Language Sciences 133), John Benjamins, pp.116-128, 2024, Studies in the History of the Language Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire école » en grammaire : aperçu des données sanskrites (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Samain, Pierre-Yves Testenoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique et ses formes historiques d’organisation et de production (actes du colloque SHESL-HTL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, HEL Livres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-328, 2022, 979-10-91587-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonyms, Homophones, Hyponyms and Synonyms. Still again on A 1.1.68 svaṃ rūpaṃ śabdasyāśabdasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift in honor of S.L.P. Anjaneya Sarma, edited by Andrey Klebanov, Hugo David, Suganya Anandakeshin and Victor B. D’Avella, Pondichéry, École française d’Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vyākaraṇic descriptive model and the French grammars of Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes A. Fellner; Melanie Malzahn; Michaël Peyrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lyuke wmer ra. Indo-European Studies in Honor of Georges-Jean Pinault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beech Stave Press, 2021, 978-0-9895142-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Sanskrit Grammatical Schools – A First Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter M. Scharf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śabdānugamaḥ: Indian linguistic studies in honor of George Cardona, Volume I Vyākaraṇa and Śābdabodha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sanskrit Library, pp.467-480, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaires étendues : le cas singulier des grammaires prakrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage. Avant et après Saussure (volume d'hommage à Christian Puech), co-éd. par Valentina Bisconti, Annamaria Curea et Rossana De Angelis, Paris, Presses de la Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pada et leurs classifications : un point d’entrée pour étudier l’émergence et le développement de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.73-86, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies du savoir et scolastique. Pour une épistémologie de la philologie indianiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.13-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans la grammaire sanskrite de tradition pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, p. 491-505, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 183-192, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications of Words in Ancient Sanskrit Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunçao, Gonçalo Fernandes, Rolf Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014: Selected papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, Portugal, 25–29 August 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.126.08aus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « costume d’acteur ». Traduction et théories du langage dans l’Inde ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et le sens des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques. Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, 2014, 978-2-84788-417-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa: A Comparison of the Pratyāhārasūtra Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The section on Pratyāhāras – Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina – Manohar, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa : A comparison of the Pratyāhārasūtra section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The Section on Pratyāhāras : Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Fiorentina-Manohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2009, 978-88-6032-114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhartṛhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patañjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire sanskrite étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Gamliel 2020 &amp;quot;A Linguistic Survey of the Malayalam Language in Its Own Terms&amp;quot;, Wiesbaden, Harrassowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le nom des langues en Europe centrale, orientale et balkanique&amp;quot;, dir. par Patrick Sériot, Limoges, Éditions Lambert-Lucas, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Silvia D’Intino & Sheldon Pollock (dir.), &amp;quot;L’espace du sens – Approches de la philologie indienne * The space of meaning – Approaches to Indian Philology&amp;quot;, Paris, Collège de France, Publications de l’Institut de civilisation indienne (fasc. 84), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;La grammaire Pâninéenne par ses exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues en Afrique sub-saharienne, pratiques, dénominations, catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;The Language of the Gods in the World of Men - Sanskrit, Culture, and Power in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues II - Le patrimoine plurilingue de la Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues I - Les enjeux de la nomination des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;Interprétations du discours métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire sanskrite, entretien avec Emilie Aussant (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Aussant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Université de la Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3872-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095096515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Sanskrit Grammar and the classification of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars, 30.1, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars. Themenheft., 30.1 (3-7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu Sériot, Patrick, dir. 2019. Le nom des langues en Europe centrale, orientale et balkanique. Limoges : Lambert-Lucas. 304 p. ISBN 9782-35935-2511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue − État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (2), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2017390201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi and Tiziana Pontillo &amp;quot;Rule-extension strategies in Ancient India: ritual, exegetical and linguistic considerations on the tantra-and prasaṅga-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Des corpus linguistiques avant les corpus électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grondeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇic Texts and Śāstric Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Value Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp. 551-566. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10790-015-9521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture aryasamajiste du Vyākarana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les études sur les langues indiennes. Leur contribution à l'histoire des idées linguistiques et à la linguistique contemporaine, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Grammarians and the 'Speaking Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträger zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Proper Names. The Views of Paninian Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer/penser sa langue et celle des autres : le cas des grammairiens du sanskrit et des prakrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La nomination des langues dans l'histoire, 31 (2), pp.89-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;la nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire de Pāṇini: quand la conscience linguistique d'un grammairien devient celle de toute une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (4), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of Vyākaraṇic oxymoroṇ: the notion of Anvarthasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Indian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10781-007-9011-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonymie dans la tradition grammaticale sanskrite pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early attempt to standardize Bengali language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut d'Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasika Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL "Documenter et décrire les langues d'Asie: histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Extended Sanskrit Grammar’ – An understudied development of Vyākaraṇa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUINDIC Workshop “Understudied Texts and Authors from the Indian Linguistic Tradition”, organisé par J. Lowe, Wolfson College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French grammars of Sanskrit and word-class systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0379844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper names and plurivocal relationships in Sanskrit grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop in Compared Philosophy (India and the Medieval West): "Constructions of meaning – Semantics, interpretation, argumentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To classify words: Western and Indian Grammatical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanskrit Syntax and Discourse Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter M. Scharf, Emilie Aussant, Gérard Huet, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇinian features of the oldest known Malayāḷam description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et la subjectivité parlante. Quelques jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journée Monde Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique d'été "Expérience, empiricité, expérimentation en linguistique : histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit grammarians on the speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Līlātilakam et Vyākaraṇa : jalons pour une étude de l'influence pāṇinéenne en contexte dravidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire EPHE de Jan E. M. Houben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pravṛttinimitta, la 'cause d'application' des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des linguistes STL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet 'la nomination des langues dans l'histoire' ; aperçu des données sanskrites et prākrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ICHOLS XI (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des noms de la voix verbale en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire des catégories grammaticales : la notion de voix verbale",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie des sciences du langage, Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UFR Orient et monde arabe de l'Université Paris III / Journée de l'école doctorale 'langage et langues'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences, (ICHoLS 14), Paris, 28 August - 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. 127, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Studies in the History of the Language Sciences, 9789027205469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue (numéro thématique de la revue &amp;quot;Histoire Épistémologie Langage&amp;quot; 43.1, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Grammars (special issue &amp;quot;Beiträge zur Geschichte der Sprachwissenschaft&amp;quot; 30.1, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical journey in a linguistic archipelago – Descriptive concepts and case studies, Berlin, Language Science Press, History and Philosophy of the Language Sciences Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient (Paris), Études thématiques 32, 2020, 978-2-85539-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences (ICHoLS 14), Paris, 28 August – 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue (numéro thématique &amp;quot;Histoire Epistémologie Langage&amp;quot; 39.2, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. 39.2, 2017, La Grammaire Sanskrite Étendue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geuthner, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'études indiennes 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les études indiennes, 2015, 0761-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre en Inde : considérations sur le mécanisme référentiel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS éditions, pp.166, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL (revue HEL), pp.167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declension and Description – The Ways of Sanskrit Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud and Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2021: Selected papers from the 15th International Conference on the History of the Language Sciences (ICHoLS XV), Milan, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History of Linguistics 2021 (Studies in the History of the Language Sciences 133), John Benjamins, pp.116-128, 2024, Studies in the History of the Language Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire école » en grammaire : aperçu des données sanskrites (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Samain, Pierre-Yves Testenoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique et ses formes historiques d’organisation et de production (actes du colloque SHESL-HTL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, HEL Livres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-328, 2022, 979-10-91587-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonyms, Homophones, Hyponyms and Synonyms. Still again on A 1.1.68 svaṃ rūpaṃ śabdasyāśabdasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift in honor of S.L.P. Anjaneya Sarma, edited by Andrey Klebanov, Hugo David, Suganya Anandakeshin and Victor B. D’Avella, Pondichéry, École française d’Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vyākaraṇic descriptive model and the French grammars of Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes A. Fellner; Melanie Malzahn; Michaël Peyrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lyuke wmer ra. Indo-European Studies in Honor of Georges-Jean Pinault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beech Stave Press, 2021, 978-0-9895142-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Sanskrit Grammatical Schools – A First Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter M. Scharf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śabdānugamaḥ: Indian linguistic studies in honor of George Cardona, Volume I Vyākaraṇa and Śābdabodha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sanskrit Library, pp.467-480, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaires étendues : le cas singulier des grammaires prakrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage. Avant et après Saussure (volume d'hommage à Christian Puech), co-éd. par Valentina Bisconti, Annamaria Curea et Rossana De Angelis, Paris, Presses de la Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pada et leurs classifications : un point d’entrée pour étudier l’émergence et le développement de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.73-86, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies du savoir et scolastique. Pour une épistémologie de la philologie indianiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.13-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans la grammaire sanskrite de tradition pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, p. 491-505, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 183-192, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications of Words in Ancient Sanskrit Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunçao, Gonçalo Fernandes, Rolf Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014: Selected papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, Portugal, 25–29 August 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.126.08aus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « costume d’acteur ». Traduction et théories du langage dans l’Inde ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et le sens des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques. Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, 2014, 978-2-84788-417-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa: A Comparison of the Pratyāhārasūtra Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The section on Pratyāhāras – Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina – Manohar, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa : A comparison of the Pratyāhārasūtra section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The Section on Pratyāhāras : Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Fiorentina-Manohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2009, 978-88-6032-114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patañjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire sanskrite étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhartṛhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Gamliel 2020 &amp;quot;A Linguistic Survey of the Malayalam Language in Its Own Terms&amp;quot;, Wiesbaden, Harrassowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Silvia D’Intino & Sheldon Pollock (dir.), &amp;quot;L’espace du sens – Approches de la philologie indienne * The space of meaning – Approaches to Indian Philology&amp;quot;, Paris, Collège de France, Publications de l’Institut de civilisation indienne (fasc. 84), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le nom des langues en Europe centrale, orientale et balkanique&amp;quot;, dir. par Patrick Sériot, Limoges, Éditions Lambert-Lucas, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues en Afrique sub-saharienne, pratiques, dénominations, catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;La grammaire Pâninéenne par ses exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues II - Le patrimoine plurilingue de la Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues I - Les enjeux de la nomination des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;The Language of the Gods in the World of Men - Sanskrit, Culture, and Power in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;Interprétations du discours métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire sanskrite, entretien avec Emilie Aussant (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B992EBB"/>
+    <w:nsid w:val="EAEE25BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-aussant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3872-5413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095096515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10790-015-9521-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-007-9011-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04A3D1E89D440D6E3F3565BD5DDF24C0EA004834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasika Ghosh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0379844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sihols.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691932v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/la-linguistique-et-ses-formes-historiques-dorganisation-et-de-production/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.126.08aus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sefeditrice.it/scheda.asp?IDV=2273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305988v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404232v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408441v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408436v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03642917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-aussant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3872-5413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095096515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10790-015-9521-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-007-9011-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04A3D1E89D440D6E3F3565BD5DDF24C0EA004834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasika Ghosh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0379844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sihols.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/la-linguistique-et-ses-formes-historiques-dorganisation-et-de-production/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.126.08aus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sefeditrice.it/scheda.asp?IDV=2273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305988v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03642917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>