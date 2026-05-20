--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Aussant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Université de la Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3872-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095096515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Sanskrit Grammar and the classification of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars, 30.1, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars. Themenheft., 30.1 (3-7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu Sériot, Patrick, dir. 2019. Le nom des langues en Europe centrale, orientale et balkanique. Limoges : Lambert-Lucas. 304 p. ISBN 9782-35935-2511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue − État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (2), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2017390201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi and Tiziana Pontillo &amp;quot;Rule-extension strategies in Ancient India: ritual, exegetical and linguistic considerations on the tantra-and prasaṅga-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Des corpus linguistiques avant les corpus électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grondeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇic Texts and Śāstric Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Value Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp. 551-566. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10790-015-9521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture aryasamajiste du Vyākarana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les études sur les langues indiennes. Leur contribution à l'histoire des idées linguistiques et à la linguistique contemporaine, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Grammarians and the 'Speaking Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträger zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Proper Names. The Views of Paninian Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer/penser sa langue et celle des autres : le cas des grammairiens du sanskrit et des prakrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La nomination des langues dans l'histoire, 31 (2), pp.89-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;la nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire de Pāṇini: quand la conscience linguistique d'un grammairien devient celle de toute une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (4), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of Vyākaraṇic oxymoroṇ: the notion of Anvarthasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Indian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10781-007-9011-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonymie dans la tradition grammaticale sanskrite pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early attempt to standardize Bengali language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut d'Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasika Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL "Documenter et décrire les langues d'Asie: histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Extended Sanskrit Grammar’ – An understudied development of Vyākaraṇa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUINDIC Workshop “Understudied Texts and Authors from the Indian Linguistic Tradition”, organisé par J. Lowe, Wolfson College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French grammars of Sanskrit and word-class systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0379844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper names and plurivocal relationships in Sanskrit grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop in Compared Philosophy (India and the Medieval West): "Constructions of meaning – Semantics, interpretation, argumentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To classify words: Western and Indian Grammatical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanskrit Syntax and Discourse Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter M. Scharf, Emilie Aussant, Gérard Huet, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇinian features of the oldest known Malayāḷam description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et la subjectivité parlante. Quelques jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journée Monde Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique d'été "Expérience, empiricité, expérimentation en linguistique : histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit grammarians on the speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Līlātilakam et Vyākaraṇa : jalons pour une étude de l'influence pāṇinéenne en contexte dravidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire EPHE de Jan E. M. Houben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pravṛttinimitta, la 'cause d'application' des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des linguistes STL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet 'la nomination des langues dans l'histoire' ; aperçu des données sanskrites et prākrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ICHOLS XI (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des noms de la voix verbale en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire des catégories grammaticales : la notion de voix verbale",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie des sciences du langage, Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UFR Orient et monde arabe de l'Université Paris III / Journée de l'école doctorale 'langage et langues'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences, (ICHoLS 14), Paris, 28 August - 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. 127, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Studies in the History of the Language Sciences, 9789027205469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue (numéro thématique de la revue &amp;quot;Histoire Épistémologie Langage&amp;quot; 43.1, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Grammars (special issue &amp;quot;Beiträge zur Geschichte der Sprachwissenschaft&amp;quot; 30.1, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical journey in a linguistic archipelago – Descriptive concepts and case studies, Berlin, Language Science Press, History and Philosophy of the Language Sciences Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient (Paris), Études thématiques 32, 2020, 978-2-85539-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences (ICHoLS 14), Paris, 28 August – 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue (numéro thématique &amp;quot;Histoire Epistémologie Langage&amp;quot; 39.2, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. 39.2, 2017, La Grammaire Sanskrite Étendue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geuthner, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'études indiennes 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les études indiennes, 2015, 0761-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre en Inde : considérations sur le mécanisme référentiel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS éditions, pp.166, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL (revue HEL), pp.167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declension and Description – The Ways of Sanskrit Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud and Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2021: Selected papers from the 15th International Conference on the History of the Language Sciences (ICHoLS XV), Milan, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History of Linguistics 2021 (Studies in the History of the Language Sciences 133), John Benjamins, pp.116-128, 2024, Studies in the History of the Language Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire école » en grammaire : aperçu des données sanskrites (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Samain, Pierre-Yves Testenoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique et ses formes historiques d’organisation et de production (actes du colloque SHESL-HTL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, HEL Livres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-328, 2022, 979-10-91587-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonyms, Homophones, Hyponyms and Synonyms. Still again on A 1.1.68 svaṃ rūpaṃ śabdasyāśabdasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift in honor of S.L.P. Anjaneya Sarma, edited by Andrey Klebanov, Hugo David, Suganya Anandakeshin and Victor B. D’Avella, Pondichéry, École française d’Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vyākaraṇic descriptive model and the French grammars of Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes A. Fellner; Melanie Malzahn; Michaël Peyrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lyuke wmer ra. Indo-European Studies in Honor of Georges-Jean Pinault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beech Stave Press, 2021, 978-0-9895142-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Sanskrit Grammatical Schools – A First Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter M. Scharf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śabdānugamaḥ: Indian linguistic studies in honor of George Cardona, Volume I Vyākaraṇa and Śābdabodha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sanskrit Library, pp.467-480, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaires étendues : le cas singulier des grammaires prakrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage. Avant et après Saussure (volume d'hommage à Christian Puech), co-éd. par Valentina Bisconti, Annamaria Curea et Rossana De Angelis, Paris, Presses de la Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pada et leurs classifications : un point d’entrée pour étudier l’émergence et le développement de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.73-86, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies du savoir et scolastique. Pour une épistémologie de la philologie indianiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.13-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans la grammaire sanskrite de tradition pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, p. 491-505, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 183-192, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications of Words in Ancient Sanskrit Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunçao, Gonçalo Fernandes, Rolf Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014: Selected papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, Portugal, 25–29 August 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.126.08aus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « costume d’acteur ». Traduction et théories du langage dans l’Inde ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et le sens des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques. Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, 2014, 978-2-84788-417-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa: A Comparison of the Pratyāhārasūtra Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The section on Pratyāhāras – Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina – Manohar, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa : A comparison of the Pratyāhārasūtra section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The Section on Pratyāhāras : Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Fiorentina-Manohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2009, 978-88-6032-114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patañjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire sanskrite étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhartṛhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Gamliel 2020 &amp;quot;A Linguistic Survey of the Malayalam Language in Its Own Terms&amp;quot;, Wiesbaden, Harrassowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Silvia D’Intino & Sheldon Pollock (dir.), &amp;quot;L’espace du sens – Approches de la philologie indienne * The space of meaning – Approaches to Indian Philology&amp;quot;, Paris, Collège de France, Publications de l’Institut de civilisation indienne (fasc. 84), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le nom des langues en Europe centrale, orientale et balkanique&amp;quot;, dir. par Patrick Sériot, Limoges, Éditions Lambert-Lucas, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues en Afrique sub-saharienne, pratiques, dénominations, catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;La grammaire Pâninéenne par ses exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues II - Le patrimoine plurilingue de la Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues I - Les enjeux de la nomination des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;The Language of the Gods in the World of Men - Sanskrit, Culture, and Power in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;Interprétations du discours métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire sanskrite, entretien avec Emilie Aussant (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Aussant </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités,Université de la Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3872-5413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095096515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue – Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hel.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars. Themenheft., 30.1 (3-7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Sanskrit Grammar and the classification of words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Extended Grammars, 30.1, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-Rendu Sériot, Patrick, dir. 2019. Le nom des langues en Europe centrale, orientale et balkanique. Limoges : Lambert-Lucas. 304 p. ISBN 9782-35935-2511.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Grammaires étendues» et descriptions de morphologie verbale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Lahaussois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50 (2), pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue − État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (2), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/hel/2017390201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01917477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Freschi and Tiziana Pontillo &amp;quot;Rule-extension strategies in Ancient India: ritual, exegetical and linguistic considerations on the tantra-and prasaṅga-principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02004017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : &amp;quot;Des corpus linguistiques avant les corpus électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Grondeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.97-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇic Texts and Śāstric Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Value Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (4), pp. 551-566. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10790-015-9521-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture aryasamajiste du Vyākarana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Études Indiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les études sur les langues indiennes. Leur contribution à l'histoire des idées linguistiques et à la linguistique contemporaine, 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit Grammarians and the 'Speaking Subjectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträger zur Geschichte der Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Analysis of Proper Names. The Views of Paninian Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onoma - Journal of the International Council of Onomastic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.41-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer/penser sa langue et celle des autres : le cas des grammairiens du sanskrit et des prakrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, La nomination des langues dans l'histoire, 31 (2), pp.89-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01110680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de &amp;quot;la nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (2), pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire de Pāṇini: quand la conscience linguistique d'un grammairien devient celle de toute une communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LIII (4), pp.377-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case of Vyākaraṇic oxymoroṇ: the notion of Anvarthasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Indian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.133-147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10781-007-9011-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00220442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonymie dans la tradition grammaticale sanskrite pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (1), pp.73-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An early attempt to standardize Bengali language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut d'Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasika Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHESL "Documenter et décrire les langues d'Asie: histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Extended Sanskrit Grammar’ – An understudied development of Vyākaraṇa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LINGUINDIC Workshop “Understudied Texts and Authors from the Indian Linguistic Tradition”, organisé par J. Lowe, Wolfson College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French grammars of Sanskrit and word-class systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14288/1.0379844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper names and plurivocal relationships in Sanskrit grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop in Compared Philosophy (India and the Medieval West): "Constructions of meaning – Semantics, interpretation, argumentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pondichéry, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To classify words: Western and Indian Grammatical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanskrit Syntax and Discourse Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter M. Scharf, Emilie Aussant, Gérard Huet, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇinian features of the oldest known Malayāḷam description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Sanskrit Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kyoto, Japan. pp.87-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et la subjectivité parlante. Quelques jalons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Journée Monde Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École thématique d'été "Expérience, empiricité, expérimentation en linguistique : histoire et épistémologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanskrit grammarians on the speaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Saint-Pétersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Līlātilakam et Vyākaraṇa : jalons pour une étude de l'influence pāṇinéenne en contexte dravidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire EPHE de Jan E. M. Houben</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pravṛttinimitta, la 'cause d'application' des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des linguistes STL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet 'la nomination des langues dans l'histoire' ; aperçu des données sanskrites et prākrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion scientifique de l'UMR 7597</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indian Theories on Homonymy and Polysemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ICHOLS XI (International Conference on the History of the Language Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des noms de la voix verbale en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Histoire des catégories grammaticales : la notion de voix verbale",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre des mots en sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'histoire et d'épistémologie des sciences du langage, Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UFR Orient et monde arabe de l'Université Paris III / Journée de l'école doctorale 'langage et langues'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences, (ICHoLS 14), Paris, 28 August - 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHoLS 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France. 127, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Studies in the History of the Language Sciences, 9789027205469. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité et complexité des langues dans l’histoire des théories linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHESL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HEL Livres, Chloé Laplantine, 979-10-91587-21-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Grecque Étendue (numéro thématique de la revue &amp;quot;Histoire Épistémologie Langage&amp;quot; 43.1, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Dumarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Grammars (special issue &amp;quot;Beiträge zur Geschichte der Sprachwissenschaft&amp;quot; 30.1, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical journey in a linguistic archipelago – Descriptive concepts and case studies, Berlin, Language Science Press, History and Philosophy of the Language Sciences Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École française d'Extrême-Orient (Paris), Études thématiques 32, 2020, 978-2-85539-270-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2017. Selected papers from the 14th International Conference on the History of the Language Sciences (ICHoLS 14), Paris, 28 August – 1 September</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fortis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grammaire Sanskrite Étendue (numéro thématique &amp;quot;Histoire Epistémologie Langage&amp;quot; 39.2, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL. 39.2, 2017, La Grammaire Sanskrite Étendue</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geuthner, 2015, 978-2-7053-3918-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'études indiennes 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française pour les études indiennes, 2015, 0761-3156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01367313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom propre en Inde : considérations sur le mécanisme référentiel,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS éditions, pp.166, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00402841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination des langues dans l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHESL (revue HEL), pp.167, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declension and Description – The Ways of Sanskrit Grammarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enrica Galazzi, Savina Raynaud and Paola Tenchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2021: Selected papers from the 15th International Conference on the History of the Language Sciences (ICHoLS XV), Milan, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, History of Linguistics 2021 (Studies in the History of the Language Sciences 133), John Benjamins, pp.116-128, 2024, Studies in the History of the Language Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire école » en grammaire : aperçu des données sanskrites (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Samain, Pierre-Yves Testenoire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La linguistique et ses formes historiques d’organisation et de production (actes du colloque SHESL-HTL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, HEL Livres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.309-328, 2022, 979-10-91587-16-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02121791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonyms, Homophones, Hyponyms and Synonyms. Still again on A 1.1.68 svaṃ rūpaṃ śabdasyāśabdasaṃjñā</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festschrift in honor of S.L.P. Anjaneya Sarma, edited by Andrey Klebanov, Hugo David, Suganya Anandakeshin and Victor B. D’Avella, Pondichéry, École française d’Extrême-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vyākaraṇic descriptive model and the French grammars of Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hannes A. Fellner; Melanie Malzahn; Michaël Peyrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lyuke wmer ra. Indo-European Studies in Honor of Georges-Jean Pinault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beech Stave Press, 2021, 978-0-9895142-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Sanskrit Grammatical Schools – A First Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter M. Scharf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Śabdānugamaḥ: Indian linguistic studies in honor of George Cardona, Volume I Vyākaraṇa and Śābdabodha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sanskrit Library, pp.467-480, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaires étendues : le cas singulier des grammaires prakrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage. Avant et après Saussure (volume d'hommage à Christian Puech), co-éd. par Valentina Bisconti, Annamaria Curea et Rossana De Angelis, Paris, Presses de la Sorbonne Nouvelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pada et leurs classifications : un point d’entrée pour étudier l’émergence et le développement de la tradition grammaticale sanskrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.73-86, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies du savoir et scolastique. Pour une épistémologie de la philologie indianiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scolastiques indiennes : genèses, développements, interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études thématiques 32, École française d'Extrême-Orient (Paris), pp.13-36, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties du discours dans la grammaire sanskrite de tradition pāṇinéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Colombat; Aimée Lahaussois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des parties du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, p. 491-505, 2019, 978-90-429-3952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter la théorie à l'usage : aperçu des techniques des grammairiens du Sanskrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Fournier; Aimée Lahaussois; Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaticalia. Hommage à Bernard Colombat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 183-192, 2019, Langages, 979-10-362-0085-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistics in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01950867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications of Words in Ancient Sanskrit Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Assunçao, Gonçalo Fernandes, Rolf Kemmler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Linguistics 2014: Selected papers from the 13th International Conference on the History of the Language Sciences (ICHoLS XIII), Vila Real, Portugal, 25–29 August 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/sihols.126.08aus⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « costume d’acteur ». Traduction et théories du langage dans l’Inde ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l’histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction dans l'histoire des idées linguistiques. Représentations et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammairiens indiens du sanskrit et le sens des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Archaimbault, Jean-Marie Fournier, Valérie Raby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'histoire des savoirs linguistiques. Hommage à Sylvain Auroux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, 2014, 978-2-84788-417-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa: A Comparison of the Pratyāhārasūtra Section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The section on Pratyāhāras – Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Editrice Fiorentina – Manohar, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01501396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kāśikāvṛtti and Cāndravyākaraṇa : A comparison of the Pratyāhārasūtra section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Haag &amp; Vincenzo Vergiani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in the Kāśikāvṛtti. The Section on Pratyāhāras : Critical Edition, Translation and Other Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editrice Fiorentina-Manohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-214, 2009, 978-88-6032-114-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patañjali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vyākaraṇa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire sanskrite étendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pāṇini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhartṛhari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Encyclopédique des Littératures de l’Inde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge est une société de langage. Entretien avec Irène Rosier-Catach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Rosier-Catach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7110066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editer, commenter, traduire aujourd'hui des textes linguistiques du passé. Entretien avec Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5707870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Gamliel 2020 &amp;quot;A Linguistic Survey of the Malayalam Language in Its Own Terms&amp;quot;, Wiesbaden, Harrassowitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Silvia D’Intino & Sheldon Pollock (dir.), &amp;quot;L’espace du sens – Approches de la philologie indienne * The space of meaning – Approaches to Indian Philology&amp;quot;, Paris, Collège de France, Publications de l’Institut de civilisation indienne (fasc. 84), 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le nom des langues en Europe centrale, orientale et balkanique&amp;quot;, dir. par Patrick Sériot, Limoges, Éditions Lambert-Lucas, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues en Afrique sub-saharienne, pratiques, dénominations, catégorisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;La grammaire Pâninéenne par ses exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues II - Le patrimoine plurilingue de la Grèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;Le nom des langues I - Les enjeux de la nomination des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CR de &amp;quot;The Language of the Gods in the World of Men - Sanskrit, Culture, and Power in Premodern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">compte rendu d'ouvrage &amp;quot;Interprétations du discours métalinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00294950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire sanskrite, entretien avec Emilie Aussant (CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview 2 : Editing, commenting, translating today linguistic texts of the past. Inverview with Bernard Colombat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Colombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisu, Rafaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiphilangsci interview 1. Interview with Sylvain Auroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Aussant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Eastman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAEE25BE"/>
+    <w:nsid w:val="B6F9FED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-aussant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3872-5413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095096515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10790-015-9521-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-007-9011-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04A3D1E89D440D6E3F3565BD5DDF24C0EA004834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasika Ghosh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0379844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sihols.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093986v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/la-linguistique-et-ses-formes-historiques-dorganisation-et-de-production/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.126.08aus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sefeditrice.it/scheda.asp?IDV=2273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305988v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03642917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-aussant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3872-5413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095096515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501393v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aussant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dumarty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hel.286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chevillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965392v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2020010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390201" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02004017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512695v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cinato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grondeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10790-015-9521-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100609v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00220442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10781-007-9011-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04A3D1E89D440D6E3F3565BD5DDF24C0EA004834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut d'Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasika Ghosh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14288/1.0379844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374707v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402820v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/sihols.127" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Joseph" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/simplicite-et-complexite-des-langues-dans-lhistoire-des-theories-linguistiques/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367312v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01367313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00402841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shesl.org/index.php/hel-livres/la-linguistique-et-ses-formes-historiques-dorganisation-et-de-production/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485221v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403112v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117554v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100397050" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01950867v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396082v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sihols.126.08aus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sefeditrice.it/scheda.asp?IDV=2273" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305990v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305988v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792753v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Rosier-Catach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisu, Rafaello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7110066" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Colombat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5707870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408441v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03642917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962220v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Eastman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300905v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>