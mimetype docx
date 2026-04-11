--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -257,291 +257,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Design of Passive Dispersive Filters for Analog Signal Processing Applications</w:t>
+                <w:t xml:space="preserve">A low power frequency-programmable stimulation circuit for small rodent pacemaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Meliani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+                <w:t xml:space="preserve">Fanny Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Anastasov</w:t>
+                <w:t xml:space="preserve">Émilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejan N Milic</w:t>
+                <w:t xml:space="preserve">Albaraa Elhabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alban Todesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facta Universitatis, Series: Electronics and Energetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/FUEE2404639M⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (1), pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-024-02282-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734804v1</w:t>
+                <w:t xml:space="preserve">hal-04949685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low power frequency-programmable stimulation circuit for small rodent pacemaker</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On The Design of Passive Dispersive Filters for Analog Signal Processing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Avignon-Meseldzija</w:t>
+                <w:t xml:space="preserve">Hanane Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albaraa Elhabab</w:t>
+                <w:t xml:space="preserve">Jelena Anastasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Todesco</w:t>
+                <w:t xml:space="preserve">Dejan N Milic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120 (1), pp.125-139. </w:t>
+              <w:t xml:space="preserve">Facta Universitatis, Series: Electronics and Energetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-024-02282-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/FUEE2404639M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949685v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Algorithm for the Design of Wideband Positive-Slope Linear Group Delay Filters</w:t>
               </w:r>
@@ -553,64 +553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Milic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Anastasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -787,64 +787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear group delay filter with tunable positive slope for analog signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Anastasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan N Milic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (5), pp.1307-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1657,317 +1657,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanane Meliani</w:t>
+                <w:t xml:space="preserve">Design of an ECG front-end considering ST segment distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Guénégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Benabes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TELSIKS57806.2023.10316071⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316496v1</w:t>
+                <w:t xml:space="preserve">hal-04121723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ECG front-end considering ST segment distortion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
+                <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Benabes</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Anastasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejana Milić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 14th Latin America Symposium on Circuits and Systems (LASCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Quito, Ecuador. pp.1-4, </w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Niš, Serbia. pp.262 - 265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LASCAS56464.2023.10108102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TELSIKS57806.2023.10316071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121723v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A programmable pulse generator for atrial pacing in rats for studies on Pulmonary Arterial Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et compensation des imperfections des blocs élémentaires d'un convertisseur modulateur sigma-delta à temps continu en technologie AsGa</w:t>
+                <w:t xml:space="preserve">DESIGN OF A 3 GHz 6TH ORDER DELTA-SIGMA MODULATOR IN A 0.2 μm GaAs TECHNOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guessab</w:t>
@@ -3520,105 +3520,122 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kielbasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guebhard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp. 11-14</w:t>
+              <w:t xml:space="preserve">International Conference on Circuits, Signal and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp. 205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258582v1</w:t>
+                <w:t xml:space="preserve">hal-00258577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF A 3 GHz 6TH ORDER DELTA-SIGMA MODULATOR IN A 0.2 μm GaAs TECHNOLOGY</w:t>
+                <w:t xml:space="preserve">Analyse et compensation des imperfections des blocs élémentaires d'un convertisseur modulateur sigma-delta à temps continu en technologie AsGa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guessab</w:t>
@@ -3628,98 +3645,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kielbasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guebhard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Circuits, Signal and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp. 205-210</w:t>
+              <w:t xml:space="preserve">Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp. 11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258577v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04949685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albaraa Elhabab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Todesco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-024-02282-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3277022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2013.6662300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guessab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2008.4616860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnoit Alain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716489" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guebhard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290176v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04949685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albaraa Elhabab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Todesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-024-02282-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3277022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2013.6662300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guessab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2008.4616860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnoit Alain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716489" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guebhard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290176v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>