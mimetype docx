--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -257,291 +257,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low power frequency-programmable stimulation circuit for small rodent pacemaker</w:t>
+                <w:t xml:space="preserve">On The Design of Passive Dispersive Filters for Analog Signal Processing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Pan</w:t>
+                <w:t xml:space="preserve">Hanane Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Avignon-Meseldzija</w:t>
+                <w:t xml:space="preserve">Jelena Anastasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albaraa Elhabab</w:t>
+                <w:t xml:space="preserve">Dejan N Milic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Todesco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-024-02282-z⟩</w:t>
+              <w:t xml:space="preserve">Facta Universitatis, Series: Electronics and Energetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/FUEE2404639M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949685v1</w:t>
+                <w:t xml:space="preserve">hal-04734804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Design of Passive Dispersive Filters for Analog Signal Processing Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low power frequency-programmable stimulation circuit for small rodent pacemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Meliani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+                <w:t xml:space="preserve">Émilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Anastasov</w:t>
+                <w:t xml:space="preserve">Albaraa Elhabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejan N Milic</w:t>
+                <w:t xml:space="preserve">Alban Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olaf Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facta Universitatis, Series: Electronics and Energetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (4), </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (1), pp.125-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/FUEE2404639M⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-024-02282-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734804v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Algorithm for the Design of Wideband Positive-Slope Linear Group Delay Filters</w:t>
               </w:r>
@@ -553,64 +553,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Milic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Anastasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -787,64 +787,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear group delay filter with tunable positive slope for analog signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Anastasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan N Milic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (5), pp.1307-1326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1793,103 +1793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a passive dispersive filter for analog pulse compression radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Anastasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejana Milić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Niš, Serbia. pp.262 - 265, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1923,51 +1923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A programmable pulse generator for atrial pacing in rats for studies on Pulmonary Arterial Hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF A 3 GHz 6TH ORDER DELTA-SIGMA MODULATOR IN A 0.2 μm GaAs TECHNOLOGY</w:t>
+                <w:t xml:space="preserve">Analyse et compensation des imperfections des blocs élémentaires d'un convertisseur modulateur sigma-delta à temps continu en technologie AsGa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guessab</w:t>
@@ -3520,122 +3520,105 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kielbasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guebhard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Circuits, Signal and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp. 205-210</w:t>
+              <w:t xml:space="preserve">Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp. 11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258577v1</w:t>
+                <w:t xml:space="preserve">hal-00258582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et compensation des imperfections des blocs élémentaires d'un convertisseur modulateur sigma-delta à temps continu en technologie AsGa</w:t>
+                <w:t xml:space="preserve">DESIGN OF A 3 GHz 6TH ORDER DELTA-SIGMA MODULATOR IN A 0.2 μm GaAs TECHNOLOGY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Avignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guessab</w:t>
@@ -3645,81 +3628,98 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kielbasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guebhard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Analogique de l'Information, du Signal et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Strasbourg, France. pp. 11-14</w:t>
+              <w:t xml:space="preserve">International Conference on Circuits, Signal and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, San Francisco, United States. pp. 205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258582v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04949685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albaraa Elhabab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Todesco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-024-02282-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3277022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2013.6662300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guessab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2008.4616860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnoit Alain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716489" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258577v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guebhard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290176v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05250308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gu&#233;n&#233;go" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;nab&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea15020031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan N Milic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/FUEE2404639M" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04949685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albaraa Elhabab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Todesco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-024-02282-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689551v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Benabes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tr&#233;lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v17i1.589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02504364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2750" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Donche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2831699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655934v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2017009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2014004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00450352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3277022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Giang Do" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Rabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04121723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS56464.2023.10108102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejana Mili&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS57806.2023.10316071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mika" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03326284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Fatima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Chouikha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294945" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Alberto de Fran&#231;a Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSIKS46999.2019.9002018" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02268794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o R. Raposo de O. Martins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2018.8617912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01449665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekkas Konstantinos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2016.7696073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01222040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2014.7060440" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2013.6662300" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00935635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752229v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixian Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280535v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guessab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kielbasa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2008.4616860" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnoit Alain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacem N" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2008.4716489" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guebhard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00290176v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>