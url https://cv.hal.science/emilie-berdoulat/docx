--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -106,534 +106,534 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parentification au sein des séparations parentales conflictuelles. Le cas de Marie</w:t>
+                <w:t xml:space="preserve">Professional exhaustion among caregivers in nursing homes raises the perception of residents’ aggressiveness and poor quality of caregiver-resident relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Berdoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.231.0177⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gériatrie et Psychologie Neuropsychiatrie du Viellissement, 19 (1), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199107v1</w:t>
+                <w:t xml:space="preserve">hal-03820463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of aggressive and transgressive drivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Vavassori</w:t>
+                <w:t xml:space="preserve">La parentification au sein des séparations parentales conflictuelles. Le cas de Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106404⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 231 (1), pp.177-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.231.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199030v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional exhaustion among caregivers in nursing homes raises the perception of residents’ aggressiveness and poor quality of caregiver-resident relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Berdoulat</w:t>
+                <w:t xml:space="preserve">Typology of aggressive and transgressive drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Berdoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Poulet</w:t>
+                <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Gériatrie et Psychologie Neuropsychiatrie du Viellissement, 19 (1), pp.93-101. </w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.106404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2021.0910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820463v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Deninotti</w:t>
+                <w:t xml:space="preserve">Évaluation des comportements agressifs routiers : adaptation et validation en version française de l'Aggressive Driving Behavior Scale (ADBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Berdoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Berdoulat</w:t>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (4), pp.421-435. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (5), pp.487-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2020.1793308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098604v1</w:t>
+                <w:t xml:space="preserve">hal-02006214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des comportements agressifs routiers : adaptation et validation en version française de l'Aggressive Driving Behavior Scale (ADBS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vavassori</w:t>
+                <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178 (5), pp.487-492. </w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.421-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2020.1793308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006214v1</w:t>
+                <w:t xml:space="preserve">hal-03098604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de risque dans l’espace routier : l’exemple de la conduite agressive</w:t>
               </w:r>
@@ -697,51 +697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des liens entre conduite automobile agressive et transgressive et impulsivité : compréhension empirique et clinique à l’aide du modèle UPPS de l’impulsivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rochaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -840,77 +840,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des modalités psychiques d’élaboration du conflit chez les femmes auteures d’un agir impulsif criminel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1064,64 +1064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving anger, emotional and instrumental aggressiveness, and impulsiveness in the prediction of aggressive and transgressive driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinique et Humanités. Actualité des pratiques et des recherches au carrefour des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité; Laboratoire CRPMS; ED450 Recherches en psychanalyse et psychopathologie, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1286,51 +1286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse typologique et psychocriminologique des comportements déviants : illustration dans le contexte routier et le cyberespace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur l'analyse comportementale des acteurs malveillants présents dans le cyber espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la technique des objets flottants dans le cadre d'un groupe de supervision en ASE : exemple du blason familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er séminaire annuel PHAREDUC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude clinique du parcours de vie, du fonctionnement psychologique et des modalités de contact avec le cyberespace : vers une proposition de lecture psycho-criminologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European CyberWeek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1493,51 +1493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité ou vulnérabilités? De la définition juridique à l'éclairage par la psychologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,51 +1575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité psychique et crise sanitaire : Mise en récit de l’expérience enseignante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Congreso Nacional y VIII Internacional sobre democracia. « Pospandemia: experiencias y aperturas. Perspectivas teóricas. Investigación a mental health on campus (SMCU). Perspectivas cruzadas: Comunicación, Derecho, Psicología »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Ciencia Política y Relaciones Internacionales, Universidad Nacional de Rosario (Argentine)., Dec 2022, Rosario, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1657,51 +1657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Salud mental en la Universidad : la evidencia de una ausencia bien presente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition Seminario Internacional Interdisciplinario en linea "La salud mental en la Universidad en tiempos de pandemia : actores sociales, tramas, solidaridades. Perspectivas cruzadas : Comunicacion, Derecho et Psicologia.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1726,64 +1726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie du conducteur agressif : Application sur sujets tout venant, infractionnistes et incarcérés pour délits routiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1821,51 +1821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Motivation, Colère et Forme d’Agressivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Psychologie de la Santé (CERPP/Octogone)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1890,64 +1890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggressive driving: Identification of four profiles of aggressive drivers among laypersons, driving offenders and imprisoned driving offenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Munoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Valérie Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Harrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2093,77 +2093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation et typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2188,267 +2188,267 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation, colère et parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IFR Jeunes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontre Transversale des Jeunes Chercheurs d’Octogone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619291v1</w:t>
+                <w:t xml:space="preserve">hal-04619293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation, colère et parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontre Transversale des Jeunes Chercheurs d’Octogone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée IFR Jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619293v1</w:t>
+                <w:t xml:space="preserve">hal-04619291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colère au volant, impulsivité, agressivité et conduite automobile agressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,64 +2505,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2600,77 +2600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Annual Congress European Association for Behavioural and Cognitive Therapies (EABCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sofia (Bulgaria), Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2695,64 +2695,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of aggressive drivers:Identification and Clinical Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,64 +2790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of agressive drivers: identification of four profiles among laypersons, driving offenders and imprisoned driving offenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2885,77 +2885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we prevent aggressive and transgressive driving? The role of motivation and anger disorders in the prediction of this unsafe driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transport Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2974,243 +2974,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation, colère et parcours de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aspects particuliers des comportements des conducteurs dans les pays à faibles et moyens revenus : cas de la côte d’ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Vavassori</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R.T. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Testu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontre Transversale des Jeunes Chercheurs d’Octogone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619359v1</w:t>
+                <w:t xml:space="preserve">hal-04619356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects particuliers des comportements des conducteurs dans les pays à faibles et moyens revenus : cas de la côte d’ivoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation, colère et parcours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Testu</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontre Transversale des Jeunes Chercheurs d’Octogone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619356v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3228,51 +3228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite automobile agressive : Définitions, Implications et Prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Vavassori, D. &amp; Harrati, S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduite automobile agressive : Définitions, Implications et Prise en charge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions In Press, pp.111-122, 2018</w:t>
@@ -3301,51 +3301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggressive driving, State-Trait Anger, Driving Anger and Anger Disorders. A Review of the Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penrod, M. G. &amp; Paulk, S. N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Anger, New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, 2013</w:t>
@@ -3543,51 +3543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berdoulat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.231.0177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106404" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0910" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1793308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vavassori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.05.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dasilva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G801JXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Barth&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tilli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Meite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R.T. Hassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berdoulat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0910" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.231.0177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1793308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vavassori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.05.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dasilva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G801JXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Barth&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tilli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Meite" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R.T. Hassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>