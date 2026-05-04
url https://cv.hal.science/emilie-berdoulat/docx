--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -405,235 +405,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des comportements agressifs routiers : adaptation et validation en version française de l'Aggressive Driving Behavior Scale (ADBS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vavassori</w:t>
+                <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178 (5), pp.487-492. </w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), pp.421-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2020.1793308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006214v1</w:t>
+                <w:t xml:space="preserve">hal-03098604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Deninotti</w:t>
+                <w:t xml:space="preserve">Évaluation des comportements agressifs routiers : adaptation et validation en version française de l'Aggressive Driving Behavior Scale (ADBS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Berdoulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Berdoulat</w:t>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (4), pp.421-435. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (5), pp.487-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2020.1793308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098604v1</w:t>
+                <w:t xml:space="preserve">hal-02006214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de risque dans l’espace routier : l’exemple de la conduite agressive</w:t>
               </w:r>
@@ -1185,191 +1185,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du lien virtuel à l'attaque du corps : le corps pubertaire à l'épreuve des pratiques du numérique.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse typologique et psychocriminologique des comportements déviants : illustration dans le contexte routier et le cyberespace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinique et Humanités. Actualité des pratiques et des recherches au carrefour des disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité; Laboratoire CRPMS; ED450 Recherches en psychanalyse et psychopathologie, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire sur l'analyse comportementale des acteurs malveillants présents dans le cyber espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411475v1</w:t>
+                <w:t xml:space="preserve">hal-05082661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse typologique et psychocriminologique des comportements déviants : illustration dans le contexte routier et le cyberespace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du lien virtuel à l'attaque du corps : le corps pubertaire à l'épreuve des pratiques du numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Harrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur l'analyse comportementale des acteurs malveillants présents dans le cyber espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Clinique et Humanités. Actualité des pratiques et des recherches au carrefour des disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité; Laboratoire CRPMS; ED450 Recherches en psychanalyse et psychopathologie, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082661v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la technique des objets flottants dans le cadre d'un groupe de supervision en ASE : exemple du blason familial</w:t>
               </w:r>
@@ -2201,51 +2201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation, colère et parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2296,51 +2296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation, colère et parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2518,51 +2518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,51 +2613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency C-section, maternal satisfaction and emotion regulation strategies: effects on PTSD and postpartum depression symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2974,243 +2974,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects particuliers des comportements des conducteurs dans les pays à faibles et moyens revenus : cas de la côte d’ivoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation, colère et parcours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Testu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vavassori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontre Transversale des Jeunes Chercheurs d’Octogone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619356v1</w:t>
+                <w:t xml:space="preserve">hal-04619359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite automobile agressive et transgressive : Conceptualisation, motivation, colère et parcours de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspects particuliers des comportements des conducteurs dans les pays à faibles et moyens revenus : cas de la côte d’ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Berdoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Vavassori</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R.T. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Testu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontre Transversale des Jeunes Chercheurs d’Octogone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619359v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3543,51 +3543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berdoulat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0910" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.231.0177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1793308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vavassori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.05.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dasilva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G801JXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Barth&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tilli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619356v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Meite" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R.T. Hassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619359v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaudeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berdoulat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Poulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2021.0910" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.231.0177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berdoulat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vavassori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106404" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2020.1793308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.360.0030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochaix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harrati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vavassori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.05.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Harrati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dasilva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Mazoyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ad&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.02.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G801JXS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006170v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Munoz Sastre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Barth&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tilli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619316v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Meite" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R.T. Hassan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Testu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>