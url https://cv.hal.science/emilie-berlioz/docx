--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA7AEC9D"/>
+    <w:nsid w:val="52EBD1A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>