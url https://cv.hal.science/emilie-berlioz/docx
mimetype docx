--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52EBD1A6"/>
+    <w:nsid w:val="7AFCD4C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>