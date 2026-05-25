--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Berlioz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Researcher at Palévoprim (UMR7262, CNRS & Univ. Poitiers)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2694-8436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22631295X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1637152636245720052838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432603586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on reconstructing the ecology of living and Pleistocene ungulates through different and complementary ecological proxies, including Dental Microwear Texture Analyses (DMTA), isotopic analyses, mesowear, mandibular morphology...My objectives are:(1) to reconstruct the paleoecology and paleoenvironments from fossil ungulate osteo-dental material found in archaeological and paleontological sites and understand local human adaptations as an answer to climatic oscillations.(2) Based on the study of ecological responses of fossil ungulates to past climate changes, to provide new insights on current climate changes and their impact on today's biodiversity (Conservation Palaeobiology).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth wear analyses track niche partitioning at Gerakarou, a 1.8 Ma old site from Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia G Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.108712. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure does not hinder the dispersal of an invasive herbivorous mammal in the New Caledonian biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Luttringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kazilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, European Journal of Wildlife Research, 70 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-023-01757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term perspective on Neanderthal environment and subsistence: insights from the dental micro-texture analysis of hunted ungulates at Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear foraging ecology of a large browsing ruminant in Northern Hemisphere: The European moose (Alces alces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 586, pp.110754. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth tales told by dental diet proxies: an alpine community of sympatric ruminants as a model to decipher the ecology of fossil fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.110077. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the ontogenetic development of the inner ear in Aardvarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitats and niche partitioning of European large herbivores during the Holocene – Insights from 3D dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Makowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Piličiauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.183-195. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Eucladoceros ctenoides as a proxy to track regional environmental variations in Europe during the early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4-5), pp.320-332. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Textural Analyses to Track Feeding Ecology of Reindeer: A Comparison of Two Contrasting Populations in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn Veiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer in an arid habitat: dental microwear textures track feeding adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sierra Tellado Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hystrix, the Italian Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.222-230. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4404/hystrix-28.2-12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Isturitz, environmental changes during the Aurignacian did not substantially affect human subsistance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amorós Seller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème meeting annuel de la VCWAP (Virtual Conference for Women Archaeologists &amp; Paleontologists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantifying mesowear proxies: geometric morphometric mesowear (GMMW) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Women in Archaeology and Paleontology (AWAP), Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer and large bovids from Combe Grenal (Dordogne, France): what does it tell us about Neandertal subsistence strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA 2022 : Tracing social dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell us about their paleoenvironmental context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology and paleoenvironment of the early Pleistocene Gerakarou herbivore mammal community (Mygdonia basin, Greece) as inferred by DMTA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, online, France. http://palaeovc.org/index.php/downloads/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer from Combe Grenal (Dordogne, France): a new insight into the paleoenvironmental variations during the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap (CPEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground truthing dental ecological proxies on a modern alpine community of sympatric ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Vertebrate Paleontology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Vertebrate Paleontology, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell about the paleoenvironmental context early Homo faced in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusa deer, an invasive species : inter & intra-population ecology, diet and dental microwear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of two sympatric cervids from Spain: confronting data from stomach contents and dental microwear texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural analysis to track the history of large herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.188-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIDENT -Surface sampling as diet discrimination enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, oznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis of early Pleistocene cervids: a paleoenvironmental approach at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Vertebrate Palaeontologists, Jul 2016, Haarlem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dietary plasticity of Eucladoceros ctenoides: what does its occurrence in the fossil record mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) &amp; 2nd congress of International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the feeding ecology and habitat of the primate from Dafnero-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the Regional Commitee on Mediterranean Neogene Stratigraphy - RCMNS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Athènes, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5/5, Laboratoire PALEVOPRIM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie – Le Cerf Rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages. Rapport d'activité n°2/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2/5, CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie – Le Cerf Rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages. Rapport d'activité n°3/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3/5, CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages. Rapport d'activité 4/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4/5, CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie – Le Cerf Rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages. Rapport d'activité n°1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1/5, CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie alimentaire et paléoenvironnements des cervidés européens du Pléistocène inférieur : le message des textures de micro-usure dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléontologie. Université de Poitiers, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017POIT2292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01951088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emilie Berlioz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Researcher at Palévoprim (UMR7262, CNRS & Univ. Poitiers)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emilie-berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2694-8436</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22631295X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1637152636245720052838</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=B6f7I8sAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000432603586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research focuses on reconstructing the ecology of living and Pleistocene ungulates through different and complementary ecological proxies, including Dental Microwear Texture Analyses (DMTA), isotopic analyses, mesowear, mandibular morphology...My objectives are:(1) to reconstruct the paleoecology and paleoenvironments from fossil ungulate osteo-dental material found in archaeological and paleontological sites and understand local human adaptations as an answer to climatic oscillations.(2) Based on the study of ecological responses of fossil ungulates to past climate changes, to provide new insights on current climate changes and their impact on today's biodiversity (Conservation Palaeobiology).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological insights from Ecology and Evolution: Mandibular plasticity and phenotypic variation in Cervini from different populations and contrasted habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Torres-Román</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Gort-Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano L Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn Veiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hystrix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4404/hystrix-00779-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth wear analyses track niche partitioning at Gerakarou, a 1.8 Ma old site from Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia G Gkeme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.108712. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing 'trident': a graphical interface for discriminating groups using dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222508v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape structure does not hinder the dispersal of an invasive herbivorous mammal in the New Caledonian biodiversity hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain C. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Luttringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kazilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, European Journal of Wildlife Research, 70 (1), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-023-01757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term perspective on Neanderthal environment and subsistence: insights from the dental micro-texture analysis of hunted ungulates at Combe-Grenal (Dordogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0278395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear foraging ecology of a large browsing ruminant in Northern Hemisphere: The European moose (Alces alces)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 586, pp.110754. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tooth tales told by dental diet proxies: an alpine community of sympatric ruminants as a model to decipher the ecology of fossil fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.110077. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the ontogenetic development of the inner ear in Aardvarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lehmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging habitats and niche partitioning of European large herbivores during the Holocene – Insights from 3D dental microwear texture analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Makowiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giedrė Piličiauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 506, pp.183-195. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of Eucladoceros ctenoides as a proxy to track regional environmental variations in Europe during the early Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (4-5), pp.320-332. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Textural Analyses to Track Feeding Ecology of Reindeer: A Comparison of Two Contrasting Populations in Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bignon-Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Catz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vebjørn Veiberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (1), pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03038275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer in an arid habitat: dental microwear textures track feeding adaptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sierra Tellado Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hystrix, the Italian Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.222-230. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4404/hystrix-28.2-12048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At Isturitz, environmental changes during the Aurignacian did not substantially affect human subsistance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Agudo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amorós Seller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème meeting annuel de la VCWAP (Virtual Conference for Women Archaeologists &amp; Paleontologists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTRODUCING ‘TRIDENT’: A FREE OPEN-SOURCE GRAPHICAL TOOL FOR DISCRIMINATING GROUPS USING DENTAL MICROWEAR TEXTURE ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sabadell, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantifying mesowear proxies: geometric morphometric mesowear (GMMW) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Women in Archaeology and Paleontology (AWAP), Mar 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer and large bovids from Combe Grenal (Dordogne, France): what does it tell us about Neandertal subsistence strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Capdepon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA 2022 : Tracing social dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell us about their paleoenvironmental context?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology and paleoenvironment of the early Pleistocene Gerakarou herbivore mammal community (Mygdonia basin, Greece) as inferred by DMTA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Alifieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Palaeontological Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, online, France. http://palaeovc.org/index.php/downloads/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental microwear texture analysis of deer from Combe Grenal (Dordogne, France): a new insight into the paleoenvironmental variations during the Middle Paleolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap (CPEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground truthing dental ecological proxies on a modern alpine community of sympatric ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vonhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Society of Vertebrate Paleontology 80th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Vertebrate Paleontology, Oct 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding ecology of European Early Pleistocene Deer: what does it tell about the paleoenvironmental context early Homo faced in Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Congress of the International Union for Quaternary Research (INQUA) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union for Quaternary Research, Jul 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusa deer, an invasive species : inter & intra-population ecology, diet and dental microwear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural analysis to track the history of large herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Hofman-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Kowalczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.188-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of two sympatric cervids from Spain: confronting data from stomach contents and dental microwear texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Azorit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRIDENT -Surface sampling as diet discrimination enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Francisco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anusha Ramdarshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Surface Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, oznan University of Technology, Poland, Apr 2016, Poznan, Poland. pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental Microwear Texture Analysis of early Pleistocene cervids: a paleoenvironmental approach at the European scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Annual Meeting of the European Association of Vertebrate Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Vertebrate Palaeontologists, Jul 2016, Haarlem, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DeerPal project: humans and deer during the Palaeolithic, integrating the variability of prey ecology and ethology in the investigation of past human – environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Beauval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Adaptations to Cold Environments : multidisciplinary approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the dietary plasticity of Eucladoceros ctenoides: what does its occurrence in the fossil record mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Dental Morphology (ISDM) &amp; 2nd congress of International Association for Paleodontology (IAPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the feeding ecology and habitat of the primate from Dafnero-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexandros Plastiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris S Kostopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the Regional Commitee on Mediterranean Neogene Stratigraphy - RCMNS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Athènes, Greece. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5/5, Laboratoire PALEVOPRIM. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie – Le Cerf Rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages. Rapport d'activité n°2/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2/5, CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie – Le Cerf Rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages. Rapport d'activité n°3/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3/5, CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerf rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages. Rapport d'activité 4/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4/5, CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle-Calédonie – Le Cerf Rusa, espèce invasive : Micro-usure dentaire, écologies inter et intra-populationnelles, régime alimentaire, génétique des paysages. Rapport d'activité n°1/5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1/5, CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie alimentaire et paléoenvironnements des cervidés européens du Pléistocène inférieur : le message des textures de micro-usure dentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paléontologie. Université de Poitiers, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017POIT2292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01951088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AFCD4C9"/>
+    <w:nsid w:val="00E69DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-berlioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2694-8436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22631295X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1637152636245720052838" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432603586" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Alifieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia G Gkeme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S Kostopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108712" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415059v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C. Frantz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Luttringer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kazilas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01757-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278395" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kowalczyk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110754" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110077" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13361" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Makowiecki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Pili&#269;iauskien&#279;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berlioz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.07.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038275v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebj&#248;rn Veiberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Strand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Azorit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra Tellado Ruiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4404/hystrix-28.2-12048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amor&#243;s Seller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908436v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Green" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908786v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915808v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01951088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017POIT2292" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-berlioz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2694-8436" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22631295X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/1637152636245720052838" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=B6f7I8sAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432603586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Berlioz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Torres-Rom&#225;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Gort-Esteve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano L Merino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vebj&#248;rn Veiberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4404/hystrix-00779-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573203v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Alifieri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia G Gkeme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris S Kostopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108712" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222508v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Francisco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain C. Frantz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Luttringer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kazilas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01757-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278395" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hofman-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Kowalczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110754" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vonhof" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110075v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13361" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Makowiecki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedr&#279; Pili&#269;iauskien&#279;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.05.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Berlioz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2017.07.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Catz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Strand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Azorit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra Tellado Ruiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4404/hystrix-28.2-12048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379360v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amor&#243;s Seller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kostopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908565v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Green" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908786v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexandros Plastiras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915782v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915790v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915788v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01951088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017POIT2292" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>