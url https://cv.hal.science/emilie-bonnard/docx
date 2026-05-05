--- v0 (2026-03-12)
+++ v1 (2026-05-05)
@@ -560,827 +560,896 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04785367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des données géologiques à l’expérience des atmosphères primitives</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitabilité de l’espace public : l’impensée respirabilité humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monstration des œuvres arts et sciences au prisme du posthumain : agentivités plurielles, intersectionnel et spéculatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 92e Congrès de l’Acfas sur la recherche-création (RC), May 2025, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Journée d'études Théorie critique du design : habitabilité du monde versus espace public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Sorbonne, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061244v1</w:t>
+                <w:t xml:space="preserve">hal-05600581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations de la place des Fontaines de Montauban (XIXe-XXIe s.) : De l'olfactif au thermique, l'imaginaire et l'urbanisme de la respirabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropole sensible, Le sensible en ville : ambiance et environnements VI ICHT + Métropole Sensible | 12ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabio La Rocca (LEIRIS -Montpellier), Apr 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorialiser pour sensibiliser à l'écologie avec le projet Atmosphère Primale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des données géologiques à l’expérience des atmosphères primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Besche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire, encore. Conférence Art Design Recherche (AD•REC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École supérieure d’art et design de Saint-Étienne (Esadse), May 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Monstration des œuvres arts et sciences au prisme du posthumain : agentivités plurielles, intersectionnel et spéculatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 92e Congrès de l’Acfas sur la recherche-création (RC), May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102570v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement du design olfactif ou l’exploration d’un nouveau champ en design</w:t>
+                <w:t xml:space="preserve">Sensorialiser pour sensibiliser à l'écologie avec le projet Atmosphère Primale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’olfaction au cœur de l’humain, la place du sentir dans les sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de l'Ouest - UCO Niort e t Université Toulouse Jean - Jaurès, Nov 2024, Niort, France</w:t>
+              <w:t xml:space="preserve">Faire, encore. Conférence Art Design Recherche (AD•REC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure d’art et design de Saint-Étienne (Esadse), May 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860208v1</w:t>
+                <w:t xml:space="preserve">hal-05102570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comme un parfum d'Atmosphère primale : sentir l'immémorial</w:t>
+                <w:t xml:space="preserve">L’enseignement du design olfactif ou l’exploration d’un nouveau champ en design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Traversée de la mémoire : sensations, émotions, constructions collectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École supérieure des Beaux-Arts de Bordeaux et IUT Bordeaux Montaigne, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">L’olfaction au cœur de l’humain, la place du sentir dans les sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de l'Ouest - UCO Niort e t Université Toulouse Jean - Jaurès, Nov 2024, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860201v1</w:t>
+                <w:t xml:space="preserve">hal-04860208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirer les atmosphères de la Terre au-delà de l’humain. Retours sur les créations olfactives du projet Atmosphère Primale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comme un parfum d'Atmosphère primale : sentir l'immémorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La création au-delà de l’humain : métabolisme spéculatif entre arts et sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edwige Armand; Camille Prunet, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La Traversée de la mémoire : sensations, émotions, constructions collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École supérieure des Beaux-Arts de Bordeaux et IUT Bordeaux Montaigne, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859622v1</w:t>
+                <w:t xml:space="preserve">hal-04860201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’intersection d’une pensée du design et de la parfumerie : de la couleur-senteur à la senteur-couleur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respirer les atmosphères de la Terre au-delà de l’humain. Retours sur les créations olfactives du projet Atmosphère Primale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tonalité : bleu blanc rouge… universalité ou singularité(s) de terrain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEPPIA - Université de Toulouse, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La création au-delà de l’humain : métabolisme spéculatif entre arts et sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwige Armand; Camille Prunet, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860193v1</w:t>
+                <w:t xml:space="preserve">hal-04859622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation du métier de designer vers l’olfactif : création du métier de designer olfactif</w:t>
+                <w:t xml:space="preserve">À l’intersection d’une pensée du design et de la parfumerie : de la couleur-senteur à la senteur-couleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création-recherche en olfaction (acte 1) : pratiques et métiers en mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARA-SEPPIA : Anne-Charlotte Baudequin et Émilie Bonnard, Oct 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Tonalité : bleu blanc rouge… universalité ou singularité(s) de terrain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEPPIA - Université de Toulouse, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04940420v1</w:t>
+                <w:t xml:space="preserve">hal-04860193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jungle : médiatrice transculturelle de la ville sino-occidentale de Wuhan</w:t>
+                <w:t xml:space="preserve">Mutation du métier de designer vers l’olfactif : création du métier de designer olfactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Jungle. Esthétique du vivant en milieu urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LLA-Créatis, LARA-SEPPIA, ACTE, May 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Création-recherche en olfaction (acte 1) : pratiques et métiers en mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARA-SEPPIA : Anne-Charlotte Baudequin et Émilie Bonnard, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860226v1</w:t>
+                <w:t xml:space="preserve">halshs-04940420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La jungle : médiatrice transculturelle de la ville sino-occidentale de Wuhan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concrete Jungle. Esthétique du vivant en milieu urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLA-Créatis, LARA-SEPPIA, ACTE, May 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le parfum d’une ville vecteur de son image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Images plurielles de la ville (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par le projet junior IMAGO - Image(s) de la ville, soutenu par l’Université Jean Moulin Lyon 3, Feb 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1390,451 +1459,451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Atmosphères primales ou Respirer l’irrespirable atmosphère de la Terre depuis sa formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respire – Esthétique de la respiration et culture de la qualité de l'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 978-2-37896-547-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parfum : ornement paradoxal du néant protéiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Labit-Tlili; Simon Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parure &amp; Apparat. Orner la ville, le corps et l’animal (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 21 mai 2019 à l'INHA, Paris)</w:t>
+              <w:t xml:space="preserve">Parure &amp; Apparat. Orner la ville, le corps et l'animal (Actes de la Journée Jeunes Chercheurs d'Orient &amp; Méditerranée tenue le 21 mai 2019 à l'INHA, Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UMR 8167 Orient et Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-48, 2024, Journées Jeunes chercheurs Orient &amp; Méditarranée, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62806/WIIS3815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04785509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signalétique olfactive urbaine : une orientation affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ces lieux qui nous affectent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9791037003591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04788533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design : une voie de dépassement de la contradiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLC 2013 Troisièmes ateliers sur la contradiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782356710734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04788575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contradiction des modes de pensées entre la culture française et la culture chinoise : exemples autour du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLC 2011 Deuxièmes ateliers sur la contradiction : remettre la raison en chantier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9782911256752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04788565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1844,161 +1913,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmosphère primale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Besche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04788689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2066,51 +2135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D05985D1"/>
+    <w:nsid w:val="E24F204B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2297,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-bonnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2013.1610" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860201v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860226v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11723&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WIIS3815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788565v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-bonnard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785485v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2013.1610" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Armand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04940420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860039v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=11723&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/collection/jeunes-chercheurs/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62806/WIIS3815" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788689v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>