--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2882,364 +2882,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junle Wang</w:t>
+                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.36</w:t>
+              <w:t xml:space="preserve">2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598697v1</w:t>
+                <w:t xml:space="preserve">hal-00773180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+                <w:t xml:space="preserve">Livrable D1.2 of the PERSEE project : Perceptual-Modelling-Definition-of-the-Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00773180v1</w:t>
+                <w:t xml:space="preserve">hal-00773158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D1.2 of the PERSEE project : Perceptual-Modelling-Definition-of-the-Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773158v1</w:t>
+                <w:t xml:space="preserve">hal-00598697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and coding of 3D video data</w:t>
               </w:r>
@@ -3307,259 +3307,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gautier</w:t>
+                <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.90</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561224v1</w:t>
+                <w:t xml:space="preserve">hal-00561439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Drémeau</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00561439v1</w:t>
+                <w:t xml:space="preserve">hal-00561224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3887,51 +3887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E558C40F"/>
+    <w:nsid w:val="2DA410E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4118,51 +4118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-bosc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perugia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.10.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0363-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barreda-Angeles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanhart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958832" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2014.6874718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-bosc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perugia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.10.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0363-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barreda-Angeles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanhart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958832" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2014.6874718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>