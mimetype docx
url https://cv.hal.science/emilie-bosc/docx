--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2418,328 +2418,328 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t>
+                <w:t xml:space="preserve">3D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junle Wang</w:t>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Meur</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.42</w:t>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935562v1</w:t>
+                <w:t xml:space="preserve">hal-00935604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D coding tools final report</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00935604v1</w:t>
+                <w:t xml:space="preserve">hal-00935562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2774,103 +2774,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D6.1 of the PERSEE project : Perceptual Assessment : Definition of the scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,364 +2882,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.51</w:t>
+              <w:t xml:space="preserve">2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773180v1</w:t>
+                <w:t xml:space="preserve">hal-00598697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D1.2 of the PERSEE project : Perceptual-Modelling-Definition-of-the-Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junle Wang</w:t>
+                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2011, pp.36</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773158v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Livrable D1.2 of the PERSEE project : Perceptual-Modelling-Definition-of-the-Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598697v1</w:t>
+                <w:t xml:space="preserve">hal-00773158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and coding of 3D video data</w:t>
               </w:r>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Drémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,90 +3431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3887,51 +3887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA410E5"/>
+    <w:nsid w:val="E8E3C6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4118,51 +4118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-bosc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perugia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.10.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0363-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barreda-Angeles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanhart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958832" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2014.6874718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-bosc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150648v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Battisti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Perugia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2014.10.005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0363-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barreda-Angeles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pereda-Banos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanhart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touradj Ebrahimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2014.6958832" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2014.6874718" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2013.6603218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748515v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541208v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>