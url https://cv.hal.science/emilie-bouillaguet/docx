--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -464,620 +464,689 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « rue » en crises : des discours aux recompositions organisationnelles dans les arts de la rue</w:t>
+                <w:t xml:space="preserve">Contribution de la sémiotique aux communications organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Dialogue, dissémination et organisation : un colloque en l’honneur de James R. Taylor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656425v1</w:t>
+                <w:t xml:space="preserve">hal-05578236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmer des rencontres culturelles à l’occasion d’évènements scientifiques : Enjeux d’un dispositif arts-sciences pour une société savante</w:t>
+                <w:t xml:space="preserve">La « rue » en crises : des discours aux recompositions organisationnelles dans les arts de la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle culturel et l’action artistique de l’université contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire arts et sociétés terrains et théories; Chaire Fernand-Dumont sur la culture, May 2021, Montréal (online), Canada</w:t>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977697v1</w:t>
+                <w:t xml:space="preserve">hal-03656425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations culturelles en France : un objet de recherches et d’actions</w:t>
+                <w:t xml:space="preserve">Programmer des rencontres culturelles à l’occasion d’évènements scientifiques : Enjeux d’un dispositif arts-sciences pour une société savante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Interroger la communication au Maroc : recherche et formation universitaires, pratiques professionnelles et usages citoyens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association marocaine des sciences de l'information et de la communication (Amsic), Apr 2019, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Le rôle culturel et l’action artistique de l’université contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire arts et sociétés terrains et théories; Chaire Fernand-Dumont sur la culture, May 2021, Montréal (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500165v1</w:t>
+                <w:t xml:space="preserve">hal-03977697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche croisée sur les formes organisationnelles du milieu des arts et de la culture en France</w:t>
+                <w:t xml:space="preserve">Les organisations culturelles en France : un objet de recherches et d’actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger la communication au Maroc : recherche et formation universitaires, pratiques professionnelles et usages citoyens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Marocaine des Sciences de l’Information et de la Communication (AMSIC), Apr 2019, Taroudant, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès international Interroger la communication au Maroc : recherche et formation universitaires, pratiques professionnelles et usages citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association marocaine des sciences de l'information et de la communication (Amsic), Apr 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978882v1</w:t>
+                <w:t xml:space="preserve">hal-02500165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs institutionnels pour la créativité : formes symboliques et enjeux pour une création en arts de rue</w:t>
+                <w:t xml:space="preserve">Recherche croisée sur les formes organisationnelles du milieu des arts et de la culture en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Création, créativité et médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Interroger la communication au Maroc : recherche et formation universitaires, pratiques professionnelles et usages citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Marocaine des Sciences de l’Information et de la Communication (AMSIC), Apr 2019, Taroudant, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818966v1</w:t>
+                <w:t xml:space="preserve">hal-03978882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation comme texte : de la métaphore au paradigme</w:t>
+                <w:t xml:space="preserve">Dispositifs institutionnels pour la créativité : formes symboliques et enjeux pour une création en arts de rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles communications, quelles organisations à l'ère du numérique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">XXIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Création, créativité et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500061v1</w:t>
+                <w:t xml:space="preserve">hal-01818966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polyphonie culturelle dans les structures de la création artistique en France : représentation des incidences identitaires et organisationnelles</w:t>
+                <w:t xml:space="preserve">L’organisation comme texte : de la métaphore au paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L’interculturalité dans les arts : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut supérieur des Beaux-arts de Sousse (Tunisie), Mar 2016, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Quelles communications, quelles organisations à l'ère du numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500108v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La polyphonie culturelle dans les structures de la création artistique en France : représentation des incidences identitaires et organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’interculturalité dans les arts : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut supérieur des Beaux-arts de Sousse (Tunisie), Mar 2016, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apport de la sémiotique dans l’analyse sociologique du monde professionnel : pour une approche systémique des temporalités dans les « espaces sociaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès international des sociologues de langue française. Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1087,167 +1156,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de textes de médiation - Arts•SIC•Culture 3ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel : Enjeux et défis dans l'organisation de dispositifs entre espaces scientifiques et espaces artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société et espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1257,91 +1326,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil des textes de médiation - Arts•SIC•Culture 4ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Française des Sciences de l'Information et de la Communication. 2024, ISBN - 978-2-914872-06-5 9782914872065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1351,201 +1420,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts de la rue : quels imaginaires politiques face aux crises contemporaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Lambotte; Valérie Lépine; Laurent Morillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signes des temps de l’organisation : contribution socio-sémiotique à l’analyse de l’organisation mise en récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Lépine; Sylvie Alemanno; Christian Le Moënne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-114, 2017, 978-2-343-12384-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1555,114 +1624,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, Information et Communication de l’« espace culturel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Limoges, France, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01455841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1809,51 +1878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouillaguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496737v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4M851XH9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656425v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouillaguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496737v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4M851XH9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>