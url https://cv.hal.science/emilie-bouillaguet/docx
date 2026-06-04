--- v1 (2026-04-07)
+++ v2 (2026-06-04)
@@ -464,689 +464,771 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la sémiotique aux communications organisationnelles</w:t>
+                <w:t xml:space="preserve">Approche narrative de « l’urbanisme culturel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vassor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue, dissémination et organisation : un colloque en l’honneur de James R. Taylor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Communication, Travail et Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Org&amp;Co, May 2026, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578236v1</w:t>
+                <w:t xml:space="preserve">hal-05642097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « rue » en crises : des discours aux recompositions organisationnelles dans les arts de la rue</w:t>
+                <w:t xml:space="preserve">Contribution de la sémiotique aux communications organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Dialogue, dissémination et organisation : un colloque en l’honneur de James R. Taylor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656425v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmer des rencontres culturelles à l’occasion d’évènements scientifiques : Enjeux d’un dispositif arts-sciences pour une société savante</w:t>
+                <w:t xml:space="preserve">La « rue » en crises : des discours aux recompositions organisationnelles dans les arts de la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rôle culturel et l’action artistique de l’université contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire arts et sociétés terrains et théories; Chaire Fernand-Dumont sur la culture, May 2021, Montréal (online), Canada</w:t>
+              <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977697v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les organisations culturelles en France : un objet de recherches et d’actions</w:t>
+                <w:t xml:space="preserve">Programmer des rencontres culturelles à l’occasion d’évènements scientifiques : Enjeux d’un dispositif arts-sciences pour une société savante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Interroger la communication au Maroc : recherche et formation universitaires, pratiques professionnelles et usages citoyens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association marocaine des sciences de l'information et de la communication (Amsic), Apr 2019, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Le rôle culturel et l’action artistique de l’université contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire arts et sociétés terrains et théories; Chaire Fernand-Dumont sur la culture, May 2021, Montréal (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500165v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche croisée sur les formes organisationnelles du milieu des arts et de la culture en France</w:t>
+                <w:t xml:space="preserve">Les organisations culturelles en France : un objet de recherches et d’actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interroger la communication au Maroc : recherche et formation universitaires, pratiques professionnelles et usages citoyens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Marocaine des Sciences de l’Information et de la Communication (AMSIC), Apr 2019, Taroudant, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès international Interroger la communication au Maroc : recherche et formation universitaires, pratiques professionnelles et usages citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association marocaine des sciences de l'information et de la communication (Amsic), Apr 2019, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978882v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs institutionnels pour la créativité : formes symboliques et enjeux pour une création en arts de rue</w:t>
+                <w:t xml:space="preserve">Recherche croisée sur les formes organisationnelles du milieu des arts et de la culture en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Création, créativité et médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
+              <w:t xml:space="preserve">Interroger la communication au Maroc : recherche et formation universitaires, pratiques professionnelles et usages citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Marocaine des Sciences de l’Information et de la Communication (AMSIC), Apr 2019, Taroudant, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818966v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation comme texte : de la métaphore au paradigme</w:t>
+                <w:t xml:space="preserve">Dispositifs institutionnels pour la créativité : formes symboliques et enjeux pour une création en arts de rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles communications, quelles organisations à l'ère du numérique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cerisy-la-Salle, France</w:t>
+              <w:t xml:space="preserve">XXIe Congrès de la Société́ française des sciences de l’information et de la communication (SFSIC) : Création, créativité et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabSIC (Université Paris 13); Société française des sciences de l'information et de la communication (SFSIC), Jun 2018, La Plaine Saint-Denis, France. pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500061v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polyphonie culturelle dans les structures de la création artistique en France : représentation des incidences identitaires et organisationnelles</w:t>
+                <w:t xml:space="preserve">L’organisation comme texte : de la métaphore au paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international L’interculturalité dans les arts : enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut supérieur des Beaux-arts de Sousse (Tunisie), Mar 2016, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Quelles communications, quelles organisations à l'ère du numérique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500108v1</w:t>
+                <w:t xml:space="preserve">hal-02500061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La polyphonie culturelle dans les structures de la création artistique en France : représentation des incidences identitaires et organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’interculturalité dans les arts : enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut supérieur des Beaux-arts de Sousse (Tunisie), Mar 2016, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la sémiotique dans l’analyse sociologique du monde professionnel : pour une approche systémique des temporalités dans les « espaces sociaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès international des sociologues de langue française. Sociétés en mouvement, sociologie en changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1156,261 +1238,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de textes de médiation - Arts•SIC•Culture 3ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales de la Société Française des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel : Enjeux et défis dans l'organisation de dispositifs entre espaces scientifiques et espaces artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société et espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inspirations - La recherche créative dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MKF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05642103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recueil des textes de médiation - Arts•SIC•Culture 4ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Française des Sciences de l'Information et de la Communication. 2024, ISBN - 978-2-914872-06-5 9782914872065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1420,201 +1573,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts de la rue : quels imaginaires politiques face aux crises contemporaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Lambotte; Valérie Lépine; Laurent Morillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signes des temps de l’organisation : contribution socio-sémiotique à l’analyse de l’organisation mise en récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Lépine; Sylvie Alemanno; Christian Le Moënne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications &amp; organisations : accélérations temporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-114, 2017, 978-2-343-12384-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1624,114 +1777,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, Information et Communication de l’« espace culturel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bouillaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Limoges, France, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01455841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1878,51 +2031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouillaguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496737v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4M851XH9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500165v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500118v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouillaguet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496737v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473216v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4M851XH9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473353v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05642097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vassor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578236v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01818966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500061v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05642103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/inspirations/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727324v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53870" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01455841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>