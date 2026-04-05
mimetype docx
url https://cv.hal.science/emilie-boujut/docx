--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -545,1035 +545,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Ridremont</w:t>
+                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramón Barrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.e255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309799v1</w:t>
+                <w:t xml:space="preserve">hal-04848037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of food barcode scanner app among women: Associations with orthorexia, diet and emotions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Burnout profiles among French healthcare professionals caring for young cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-023-08291-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04613770v1</w:t>
+                <w:t xml:space="preserve">hal-04653155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309797v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04688990v1</w:t>
+                <w:t xml:space="preserve">hal-05311605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout profiles among French healthcare professionals caring for young cancer patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugas</w:t>
+                <w:t xml:space="preserve">The use of food barcode scanner app among women: Associations with orthorexia, diet and emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.104362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-023-08291-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04653155v1</w:t>
+                <w:t xml:space="preserve">hal-04613770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existe-t-il un effet de genre dans l’expression des orthorexies nerveuse et saine ? Une analyse des comportements alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (1), pp.155-167. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311605v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Ridremont</w:t>
+                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramón Barrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.e255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934481v1</w:t>
+                <w:t xml:space="preserve">hal-05309797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (3), pp.348-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218395v1</w:t>
+                <w:t xml:space="preserve">hal-05309799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634904v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1602,796 +1589,779 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orientation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Hanras</w:t>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848037v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309872v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout among French pediatric healthcare workers during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-023-02487-z⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.1901-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107833v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout among French pediatric healthcare workers during the COVID-19 pandemic</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2216465⟩</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-023-02487-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309812v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-esteem in male and female college students: Does childhood/adolescence background matter more than young-adulthood conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Arsandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Salamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Galera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paid.2023.112117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Parental Burnout Around the Globe: Similarities and Differences Across 36 Countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-Cultural Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10693971231174551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216923v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mcpeake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2400,5284 +2370,6771 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 105, pp.102172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rasd.2023.102172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112150v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of longitudinal changes in school burnout among adolescents: Trajectories, predictors, and outcomes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profiles of Parental Burnout Around the Globe: Similarities and Differences Across 36 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jad.12121⟩</w:t>
+              <w:t xml:space="preserve">Cross-Cultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10693971231174551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240507v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ou plusieurs orthorexies ? Conceptualisation, évaluation et enjeux sociétaux : une revue critique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of an Autism Training in a Much-Needed Context: The Case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hanras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Benoît Bockstal-Fieulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boujut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kristen Gillespie-Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.04.005⟩</w:t>
+              <w:t xml:space="preserve">Autism in Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aut.2022.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141965v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Hanras</w:t>
+                <w:t xml:space="preserve">A systematic review of longitudinal changes in school burnout among adolescents: Trajectories, predictors, and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (2), pp.224-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jad.12121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076330v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.102172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2023.102172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04240544v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao-Xian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.4-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086825v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Arena</w:t>
+                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwig van Bakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coco Bastiaansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Schwabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmie Verspeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628034v1</w:t>
+                <w:t xml:space="preserve">hal-03851248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une ou plusieurs orthorexies ? Conceptualisation, évaluation et enjeux sociétaux : une revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Hanras</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835122v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Perceived Partner Support Have an Impact on Mothers’ Mental Health and Parental Burnout?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphania Vivier-Prioul</w:t>
+                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marriage and Family Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01494929.2021.1986766⟩</w:t>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139605v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Scola</w:t>
+                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265706v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 et 3, pp.43-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03859240v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmie Verspeek</w:t>
+                <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
+              <w:t xml:space="preserve">Obesity Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.100462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851248v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Beranger</w:t>
+                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146647v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du stress au burnout scolaire : définitions, déterminants pychosociaux, évaluation et pistes de prévention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quintard</w:t>
+                <w:t xml:space="preserve">Does Perceived Partner Support Have an Impact on Mothers’ Mental Health and Parental Burnout?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphania Vivier-Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Marriage and Family Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.362-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01494929.2021.1986766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204166v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are and are not the burnout moms? A cluster analysis study of French-speaking mothers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (7), pp.1705-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140260v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Around the Globe: A 42-Country Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du stress au burnout scolaire : définitions, déterminants pychosociaux, évaluation et pistes de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42761-020-00028-4⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265751v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et burnout des enseignants travaillant auprès d’élèves ayant un TSA.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Boujut</w:t>
+                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poirier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.3513⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (3), pp.105125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653182v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Relatives’ Role in Arthritis Management? A Qualitative Study of the Perceptions of Patient-Relative Dyads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who are and are not the burnout moms? A cluster analysis study of French-speaking mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S231919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.100091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572061v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+                <w:t xml:space="preserve">Parental Burnout Around the Globe: A 42-Country Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Artavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.12982⟩</w:t>
+              <w:t xml:space="preserve">Affective Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.58-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42761-020-00028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406790v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Burnout Syndrome: Contextual and Psychological Associated Factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Comparison of teachers in France and in Quebec working with autistic students: Self-efficacy, stress, social support, coping, and burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Engelberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.103244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2020.103244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140418v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress perçu et santé physique des doctorants dans les universités françaises</w:t>
+                <w:t xml:space="preserve">What Is Relatives’ Role in Arthritis Management? A Qualitative Study of the Perceptions of Patient-Relative Dyads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haag</w:t>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Shankland</w:t>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Osin</w:t>
+                <w:t xml:space="preserve">Caroline Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É. Boujut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+                <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S231919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424380v1</w:t>
+                <w:t xml:space="preserve">hal-02572061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome de burnout ou d’épuisement maternel : une revue critique de la question</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Stress et burnout des enseignants travaillant auprès d’élèves ayant un TSA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.612.0421⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142208v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Questionnaire of Cognitive and Affective Empathy measuring two or five dimensions? Evidence in a French sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress et burnout des enseignants travaillant auprès d’élèves ayant un TSA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.05.047⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume 6, Numéro 2, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024176v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre maltraitance pendant l’enfance ou l’adolescence et consommations de substances à risque chez les jeunes adultes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 23 (1), pp.137-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.12982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653170v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Stress et soutien social perçus, coping chez les jeunes atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (51), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05519012v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal Burnout Syndrome: Contextual and Psychological Associated Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cappe</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-05519001v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA SCOLARISATION DES ÉLÈVES AUTISTES</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress perçu et santé physique des doctorants dans les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Osin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/halshs-01521773⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521773v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens entre la fréquence de pratique sportive et la santé des étudiants : mesure des effets de genre sur les troubles alimentaires et les consommations de substances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Stress et soutien social perçus, coping chez les jeunes atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (51), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653092v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of mindfulness training on weight-loss and health-related behaviours in adults with overweight and obesity: A systematic review and meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le syndrome de burnout ou d’épuisement maternel : une revue critique de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (2), pp.421-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.612.0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369225v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche écosystémique pour une meilleure compréhension des défis de l’inclusion scolaire des élèves ayant un Trouble du Spectre de l’Autisme</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trouble du spectre de l’autisme et évaluation du stress perçu des parents et des professionnels : étude des propriétés psychométriques d’une adaptation francophone de l’Appraisal of Life Event Scale (ALES-vf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nader-Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (4), pp.321-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578889v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life and illness perception in primary biliary cirrhosis: A controlled cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Anne Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197629v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between depressive mood and eating disorders in a non-clinical young female sample: A one-year longitudinal analysis of cross-lagged and simultaneous effects</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is the Questionnaire of Cognitive and Affective Empathy measuring two or five dimensions? Evidence in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Myszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonore Robieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eatbeh.2014.04.018⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 255, pp.292-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653095v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be empathic: the combined role of empathic concern and perspective taking in understanding burnout in general practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Sultan</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Anne Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2296-15-15⟩</w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653099v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathic concern and professional characteristics associated with clinical empathy in French general practitioners.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens entre maltraitance pendant l’enfance ou l’adolescence et consommations de substances à risque chez les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13814788.2012.709842⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907797v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout and empathy in primary care: three hypotheses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Zenasni</w:t>
+                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgp12X652193⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653117v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between negative emotions, self-esteem, body image and freshmen students sporting practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greg Decamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.12.001⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090835v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French College Students’ Sports Practice and Its Relations with Stress, Coping Strategies and Academic Success</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Greg Décamps</w:t>
+                <w:t xml:space="preserve">‘Intern life’: a longitudinal study of burnout, empathy, and coping strategies used by French GPs in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vauloup Soupault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Buffel Du Vaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00104⟩</w:t>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), bjgpopen17X100773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgpopen17x100773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653106v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a French-Language Version of the Jefferson Scale of Physician Empathy and Association with Practice Characteristics and Burnout in a Sample of General Practitioners The Jefferson Scale of Physician</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Rigal</w:t>
+                <w:t xml:space="preserve">The effects of mindfulness training on weight-loss and health-related behaviours in adults with overweight and obesity: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin S Hagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Erichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Person Centered Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2016.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473301v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de troubles anxiodépressifs dans une population de 169 patientes consultant pour un trouble du comportement alimentaire (TCA) et comparaisons entre les quatre sous-types de TCA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Bourgeois</w:t>
+                <w:t xml:space="preserve">L’approche écosystémique pour une meilleure compréhension des défis de l’inclusion scolaire des élèves ayant un Trouble du Spectre de l’Autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.391-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04653102v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping among Students: Development and Validation of an Exploratory Measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring stress among internal medicine residents: an experience-driven, practical and short measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Myszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Dombrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/psych.2012.38084⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.719-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1220599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653110v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles des comportements alimentaires chez des étudiants de première année : une étude prospective multigroupes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bruchon-Schweitzer</w:t>
+                <w:t xml:space="preserve">LA SCOLARISATION DES ÉLÈVES AUTISTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/halshs-01521773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04653123v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Construction and Validation of a Freshman Stress Questionnaire: An Exploratory Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des liens entre la fréquence de pratique sportive et la santé des étudiants : mesure des effets de genre sur les troubles alimentaires et les consommations de substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Hagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2466/PR0.104.2.680-692⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.361-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653134v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé mentale chez les étudiants : suivi d’une cohorte en première année d’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of life and illness perception in primary biliary cirrhosis: A controlled cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Bourgeois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Corpechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazouillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2008.05.020⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653129v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">To be or not to be empathic: the combined role of empathic concern and perspective taking in understanding burnout in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-15-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between depressive mood and eating disorders in a non-clinical young female sample: A one-year longitudinal analysis of cross-lagged and simultaneous effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eating Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eatbeh.2014.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empathic concern and professional characteristics associated with clinical empathy in French general practitioners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Catu-Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.23-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13814788.2012.709842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coping among Students: Development and Validation of an Exploratory Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dombrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03 (08), pp.562-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/psych.2012.38084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between negative emotions, self-esteem, body image and freshmen students sporting practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French College Students’ Sports Practice and Its Relations with Stress, Coping Strategies and Academic Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a French-Language Version of the Jefferson Scale of Physician Empathy and Association with Practice Characteristics and Burnout in a Sample of General Practitioners The Jefferson Scale of Physician</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Catu-Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Person Centered Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.759-766</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burnout and empathy in primary care: three hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Woerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (600), pp.346-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgp12X652193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévalence de troubles anxiodépressifs dans une population de 169 patientes consultant pour un trouble du comportement alimentaire (TCA) et comparaisons entre les quatre sous-types de TCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170 (1), pp.52-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troubles des comportements alimentaires chez des étudiants de première année : une étude prospective multigroupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (4), pp.295-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Construction and Validation of a Freshman Stress Questionnaire: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (2), pp.680-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/PR0.104.2.680-692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale chez les étudiants : suivi d’une cohorte en première année d’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167 (9), pp.662-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2008.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of psychosocial factors in academic success of freshmen Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36/2, pp.157-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/OSP.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7687,51 +9144,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7753,175 +9210,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7929,87 +9386,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives Contemporaines, 231p., 2023, 9782813004789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient et son entourage. Quelles interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8017,178 +9474,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des Archives Contemporaines. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout, empathy and their relationships: a qualitative study with residents in General Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Catu-Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 (3), pp.354-361, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13548506.2015.1054407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8198,383 +9655,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement scolaire des lycéens : perspective transactionnelle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+                <w:t xml:space="preserve">Contexte français : organisation, valeurs et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9782100857654</w:t>
+              <w:t xml:space="preserve">, 2025, Education Sup, 978-2-10-085765-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297612v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte français : organisation, valeurs et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanna Despax</w:t>
+                <w:t xml:space="preserve">Ajustement scolaire des lycéens : perspective transactionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Education Sup, 978-2-10-085765-4</w:t>
+              <w:t xml:space="preserve">, 2025, 9782100857654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352885v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giret, Jean-François; Van de Velde, Cécile; Verley, Élise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vies Étudiantes. Tendances et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le documentation française, pp.213-234, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8584,140 +10041,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burn-out des élèves : ces risques à prendre en compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.dskervhy4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8785,51 +10242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21B80F53"/>
+    <w:nsid w:val="0D8E51BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9016,51 +10473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-boujut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122589637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Darmaillacq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Cl&#233;mence Truquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Fougi&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00099228241265172" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04613770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104362" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309797v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Barrada" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024002374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653155v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08291-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2216465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Salamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141965v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.04.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert-Charron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Vivier-Prioul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2021.1986766" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert-Charron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudoin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.02.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140260v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100091" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653182v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3513" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572061v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S231919" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00885" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142208v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0421" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Myszkowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Robieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.05.047" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2016.06.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519012v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bolduc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2017.07.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4747NGZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519001v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Palomares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2017.01.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GKQRZBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521773v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01521773" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;camps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hagger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.01.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369225v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Erichot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2016.09.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578889v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.07.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK4HJGL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653095v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eatbeh.2014.04.018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamothe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-15-15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907797v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Catu-Pinault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814788.2012.709842" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653117v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Woerner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp12X652193" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Decamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.12.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brisset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00104" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buffel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catu-Pinault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653102v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berg&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Bourgeois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.11.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D209K5RW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dombrowski" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2012.38084" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.08.001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPHWCTD8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PR0.104.2.680-692" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653129v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.05.020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQS91P51-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/OSP.1367" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314584v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Picard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1054407" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-boujut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122589637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Darmaillacq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Cl&#233;mence Truquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Fougi&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Barrada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024002374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08291-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04613770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104362" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00099228241265172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2216465" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Salamon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert-Charron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Vivier-Prioul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2021.1986766" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert-Charron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100091" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Engelberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2020.103244" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S231919" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3513" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2018.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00885" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0421" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572332v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Cappe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nader-Grosbois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dionne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.08.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519001v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Palomares" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2017.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GKQRZBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Myszkowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Robieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.05.047" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2016.06.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bolduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2017.07.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4747NGZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vauloup Soupault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bunge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x100773" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369225v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Erichot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2016.09.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Villoing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220599" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521773v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01521773" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;camps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hagger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.01.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.07.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK4HJGL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamothe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-15-15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eatbeh.2014.04.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Catu-Pinault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814788.2012.709842" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dombrowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2012.38084" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Decamps" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.12.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brisset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00104" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473301v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buffel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catu-Pinault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Woerner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp12X652193" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653102v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berg&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Bourgeois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.11.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D209K5RW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.08.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPHWCTD8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653134v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PR0.104.2.680-692" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.05.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQS91P51-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653199v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/OSP.1367" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309895v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Picard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1054407" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>