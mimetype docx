--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -147,8994 +147,9423 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Stress and Burnout Specific to French Teachers of Autistic Students? A Comparative Study With Attention‐Deficit/Hyperactivity Disorder and Conduct Disorder</w:t>
+                <w:t xml:space="preserve">Determinants of stress and burnout in French teachers working with autistic students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (5), pp.1397-1409. </w:t>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pits.23409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2026.2626526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309784v1</w:t>
+                <w:t xml:space="preserve">halshs-05608052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
+                <w:t xml:space="preserve">Are Stress and Burnout Specific to French Teachers of Autistic Students? A Comparative Study With Attention‐Deficit/Hyperactivity Disorder and Conduct Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie C Boujut</w:t>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology in the Schools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 62 (5), pp.1397-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.23409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097228v1</w:t>
+                <w:t xml:space="preserve">hal-05309784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health professional's representations of parents with illnesses or disabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+                <w:t xml:space="preserve">Burnout et engagement scolaires des lycéens français en voie générale : quels liens avec les intentions d’orientation ? Une approche centrée sur les individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.11.013⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54/3, pp.819-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14rwm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309793v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie C Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848037v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout profiles among French healthcare professionals caring for young cancer patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dugas</w:t>
+                <w:t xml:space="preserve">Health professional's representations of parents with illnesses or disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Darmaillacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Clémence Truquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine de Fougières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-023-08291-4⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (5), pp.509-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653155v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline M.‐c. Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (10), pp.3939-3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688990v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Burnout profiles among French healthcare professionals caring for young cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-023-08291-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311605v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of food barcode scanner app among women: Associations with orthorexia, diet and emotions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104362⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613770v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un effet de genre dans l’expression des orthorexies nerveuse et saine ? Une analyse des comportements alimentaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramón Barrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.e255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848090v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (3), pp.348-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309797v1</w:t>
+                <w:t xml:space="preserve">hal-05309799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The use of food barcode scanner app among women: Associations with orthorexia, diet and emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.104362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2024.104362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05309799v1</w:t>
+                <w:t xml:space="preserve">hal-04613770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il un effet de genre dans l’expression des orthorexies nerveuse et saine ? Une analyse des comportements alimentaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934481v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848286v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218395v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634904v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout among French pediatric healthcare workers during the COVID-19 pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2216465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309812v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-023-02487-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107833v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-esteem in male and female college students: Does childhood/adolescence background matter more than young-adulthood conditions?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Differentiating healthy orthorexia from orthorexia nervosa: sociodemographic, psychological and dietary characteristics in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Galera</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ramón Barrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2023.112117⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.e255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980024002374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028659v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Burnout Profiles Among French Pediatric Health Care Professionals: A Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
+              <w:t xml:space="preserve">Clinical Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (3), pp.348-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00099228241265172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309872v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Burnout among French pediatric healthcare workers during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rasd.2023.102172⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.1901-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2023.2216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848131v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Parental Burnout Around the Globe: Similarities and Differences Across 36 Countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Akgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-Cultural Research</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10693971231174551⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-023-02487-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216923v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an Autism Training in a Much-Needed Context: The Case of France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who uses food barcode scanner apps and why? Exploration of users' characteristics and development of the Food Barcode Scanner App Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism in Adulthood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aut.2022.0080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.155-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jhn.13240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572133v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of longitudinal changes in school burnout among adolescents: Trajectories, predictors, and outcomes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Self-esteem in male and female college students: Does childhood/adolescence background matter more than young-adulthood conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Arsandaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Galera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jad.12121⟩</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2023.112117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240507v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mcpeake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 105, pp.102172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rasd.2023.102172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112150v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Profiles of Parental Burnout Around the Globe: Similarities and Differences Across 36 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Akgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
+              <w:t xml:space="preserve">Cross-Cultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10693971231174551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859240v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A systematic review of longitudinal changes in school burnout among adolescents: Trajectories, predictors, and outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (2), pp.224-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jad.12121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851248v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ou plusieurs orthorexies ? Conceptualisation, évaluation et enjeux sociétaux : une revue critique de la littérature</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of an Autism Training in a Much-Needed Context: The Case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bockstal-Fieulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Gillespie-Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Besche-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.04.005⟩</w:t>
+              <w:t xml:space="preserve">Autism in Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aut.2022.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141965v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.102172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2023.102172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076330v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 et 3, pp.43-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03628034v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04240544v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binge eating disorder: What are the differences in emotion regulation, impulsivity, and eating behaviors according to weight status?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hanras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rives-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36, pp.100462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.obmed.2022.100462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Une ou plusieurs orthorexies ? Conceptualisation, évaluation et enjeux sociétaux : une revue critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835122v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Perceived Partner Support Have an Impact on Mothers’ Mental Health and Parental Burnout?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vegetarianism and weight status: What are the differences in eating styles, impulsivity, and emotional competences? A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rives-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marriage and Family Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01494929.2021.1986766⟩</w:t>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (4), pp.288-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139605v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vegans, strict vegetarians, partial vegetarians, omnivores: Do they differ in food choice motives, coping, and quality of life?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hanras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasha Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmope.2022.100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265706v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du stress au burnout scolaire : définitions, déterminants pychosociaux, évaluation et pistes de prévention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quintard</w:t>
+                <w:t xml:space="preserve">Does Perceived Partner Support Have an Impact on Mothers’ Mental Health and Parental Burnout?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphania Vivier-Prioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.02.002⟩</w:t>
+              <w:t xml:space="preserve">Marriage and Family Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (4), pp.362-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01494929.2021.1986766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204166v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (7), pp.1705-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146647v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are and are not the burnout moms? A cluster analysis study of French-speaking mothers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao-Xian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.4-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140260v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Around the Globe: A 42-Country Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariana Artavia</w:t>
+                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwig van Bakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coco Bastiaansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Schwabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmie Verspeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42761-020-00028-4⟩</w:t>
+              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265751v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of teachers in France and in Quebec working with autistic students: Self-efficacy, stress, social support, coping, and burnout</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2020.103244⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (3), pp.105125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572157v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Is Relatives’ Role in Arthritis Management? A Qualitative Study of the Perceptions of Patient-Relative Dyads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du stress au burnout scolaire : définitions, déterminants pychosociaux, évaluation et pistes de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S231919⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (1), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2019.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572061v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et burnout des enseignants travaillant auprès d’élèves ayant un TSA.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+                <w:t xml:space="preserve">Who are and are not the burnout moms? A cluster analysis study of French-speaking mothers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.3513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.100091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2021.100091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580028v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et burnout des enseignants travaillant auprès d’élèves ayant un TSA.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parental Burnout Around the Globe: A 42-Country Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Artavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.3513⟩</w:t>
+              <w:t xml:space="preserve">Affective Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.58-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42761-020-00028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653182v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of teachers in France and in Quebec working with autistic students: Self-efficacy, stress, social support, coping, and burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Engelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.12982⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.103244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2020.103244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406790v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et soutien social perçus, coping chez les jeunes atteints de cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stress et burnout des enseignants travaillant auprès d’élèves ayant un TSA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Ridremont</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970786v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Burnout Syndrome: Contextual and Psychological Associated Factors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+                <w:t xml:space="preserve">Stress et burnout des enseignants travaillant auprès d’élèves ayant un TSA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00885⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume 6, Numéro 2, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140418v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress perçu et santé physique des doctorants dans les universités françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+                <w:t xml:space="preserve">What Is Relatives’ Role in Arthritis Management? A Qualitative Study of the Perceptions of Patient-Relative Dyads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S231919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424380v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress et soutien social perçus, coping chez les jeunes atteints de cancer</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 23 (1), pp.137-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.12982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934608v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome de burnout ou d’épuisement maternel : une revue critique de la question</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Maternal Burnout Syndrome: Contextual and Psychological Associated Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.612.0421⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142208v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble du spectre de l’autisme et évaluation du stress perçu des parents et des professionnels : étude des propriétés psychométriques d’une adaptation francophone de l’Appraisal of Life Event Scale (ALES-vf)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress et soutien social perçus, coping chez les jeunes atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (51), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572332v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress perçu et santé physique des doctorants dans les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Osin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cazalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-05519001v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Questionnaire of Cognitive and Affective Empathy measuring two or five dimensions? Evidence in a French sample</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress et soutien social perçus, coping chez les jeunes atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.05.047⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (51), pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024176v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cappe</w:t>
+                <w:t xml:space="preserve">Le syndrome de burnout ou d’épuisement maternel : une revue critique de la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert-Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (2), pp.421-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.612.0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04572235v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre maltraitance pendant l’enfance ou l’adolescence et consommations de substances à risque chez les jeunes adultes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Émilie Boujut</w:t>
+                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653170v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Anne Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519012v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Liens entre maltraitance pendant l’enfance ou l’adolescence et consommations de substances à risque chez les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (2), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04572238v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Intern life’: a longitudinal study of burnout, empathy, and coping strategies used by French GPs in training</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Is the Questionnaire of Cognitive and Affective Empathy measuring two or five dimensions? Evidence in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Myszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonore Robieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJGP Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgpopen17x100773⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 255, pp.292-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652994v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of mindfulness training on weight-loss and health-related behaviours in adults with overweight and obesity: A systematic review and meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orcp.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369225v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche écosystémique pour une meilleure compréhension des défis de l’inclusion scolaire des élèves ayant un Trouble du Spectre de l’Autisme</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">‘Intern life’: a longitudinal study of burnout, empathy, and coping strategies used by French GPs in training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vauloup Soupault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Buffel Du Vaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BJGP Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), bjgpopen17X100773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgpopen17x100773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578889v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring stress among internal medicine residents: an experience-driven, practical and short measure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Myszkowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaury</w:t>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Anne Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1220599⟩</w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04653026v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA SCOLARISATION DES ÉLÈVES AUTISTES</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trouble du spectre de l’autisme et évaluation du stress perçu des parents et des professionnels : étude des propriétés psychométriques d’une adaptation francophone de l’Appraisal of Life Event Scale (ALES-vf)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nader-Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/halshs-01521773⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (4), pp.321-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521773v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des liens entre la fréquence de pratique sportive et la santé des étudiants : mesure des effets de genre sur les troubles alimentaires et les consommations de substances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">LA SCOLARISATION DES ÉLÈVES AUTISTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/halshs-01521773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653092v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life and illness perception in primary biliary cirrhosis: A controlled cross-sectional study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude des liens entre la fréquence de pratique sportive et la santé des étudiants : mesure des effets de genre sur les troubles alimentaires et les consommations de substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Hagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (4), pp.361-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04197629v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be empathic: the combined role of empathic concern and perspective taking in understanding burnout in general practice</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of mindfulness training on weight-loss and health-related behaviours in adults with overweight and obesity: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ruffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Czernichow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin S Hagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Erichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2296-15-15⟩</w:t>
+              <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orcp.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653099v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between depressive mood and eating disorders in a non-clinical young female sample: A one-year longitudinal analysis of cross-lagged and simultaneous effects</w:t>
+                <w:t xml:space="preserve">L’approche écosystémique pour une meilleure compréhension des défis de l’inclusion scolaire des élèves ayant un Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamel Gana</w:t>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating Behaviors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.391-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653095v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathic concern and professional characteristics associated with clinical empathy in French general practitioners.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Monitoring stress among internal medicine residents: an experience-driven, practical and short measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Myszkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/13814788.2012.709842⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.719-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1220599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907797v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping among Students: Development and Validation of an Exploratory Measure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quality of life and illness perception in primary biliary cirrhosis: A controlled cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Corpechot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chazouillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/psych.2012.38084⟩</w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653110v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between negative emotions, self-esteem, body image and freshmen students sporting practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relationship between depressive mood and eating disorders in a non-clinical young female sample: A one-year longitudinal analysis of cross-lagged and simultaneous effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Greg Decamps</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.12.001⟩</w:t>
+              <w:t xml:space="preserve">Eating Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.434-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eatbeh.2014.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090835v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French College Students’ Sports Practice and Its Relations with Stress, Coping Strategies and Academic Success</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">To be or not to be empathic: the combined role of empathic concern and perspective taking in understanding burnout in general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Brisset</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00104⟩</w:t>
+              <w:t xml:space="preserve">BMC Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2296-15-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653106v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a French-Language Version of the Jefferson Scale of Physician Empathy and Association with Practice Characteristics and Burnout in a Sample of General Practitioners The Jefferson Scale of Physician</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Rigal</w:t>
+                <w:t xml:space="preserve">Empathic concern and professional characteristics associated with clinical empathy in French general practitioners.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lelorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Catu-Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Person Centered Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (1), pp.23-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/13814788.2012.709842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473301v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout and empathy in primary care: three hypotheses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">French College Students’ Sports Practice and Its Relations with Stress, Coping Strategies and Academic Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Sultan</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of General Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3399/bjgp12X652193⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653117v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de troubles anxiodépressifs dans une population de 169 patientes consultant pour un trouble du comportement alimentaire (TCA) et comparaisons entre les quatre sous-types de TCA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Burnout and empathy in primary care: three hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Bourgeois</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Woerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.11.007⟩</w:t>
+              <w:t xml:space="preserve">British Journal of General Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (600), pp.346-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3399/bjgp12X652193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04653102v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles des comportements alimentaires chez des étudiants de première année : une étude prospective multigroupes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relationships between negative emotions, self-esteem, body image and freshmen students sporting practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bruchon-Schweitzer</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Decamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.08.001⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04653123v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Construction and Validation of a Freshman Stress Questionnaire: An Exploratory Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of a French-Language Version of the Jefferson Scale of Physician Empathy and Association with Practice Characteristics and Burnout in a Sample of General Practitioners The Jefferson Scale of Physician</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Buffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Catu-Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Person Centered Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.759-766</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653134v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé mentale chez les étudiants : suivi d’une cohorte en première année d’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prévalence de troubles anxiodépressifs dans une population de 169 patientes consultant pour un trouble du comportement alimentaire (TCA) et comparaisons entre les quatre sous-types de TCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 167 (9), pp.662-668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2008.05.020⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 170 (1), pp.52-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2011.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653129v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coping among Students: Development and Validation of an Exploratory Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dombrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03 (08), pp.562-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/psych.2012.38084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les troubles des comportements alimentaires chez des étudiants de première année : une étude prospective multigroupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (4), pp.295-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2010.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Construction and Validation of a Freshman Stress Questionnaire: An Exploratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (2), pp.680-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/PR0.104.2.680-692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé mentale chez les étudiants : suivi d’une cohorte en première année d’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bruchon-Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167 (9), pp.662-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2008.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Role of psychosocial factors in academic success of freshmen Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Bruchon-Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36/2, pp.157-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/OSP.1367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9144,508 +9573,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archives Contemporaines, 231p., 2023, 9782813004789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patient et son entourage. Quelles interactions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des Archives Contemporaines. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout, empathy and their relationships: a qualitative study with residents in General Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Catu-Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jaury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">21 (3), pp.354-361, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13548506.2015.1054407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9655,383 +10084,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte français : organisation, valeurs et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ajustement scolaire des lycéens : perspective transactionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Education Sup, 978-2-10-085765-4</w:t>
+              <w:t xml:space="preserve">, 2025, 9782100857654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352885v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement scolaire des lycéens : perspective transactionnelle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contexte français : organisation, valeurs et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9782100857654</w:t>
+              <w:t xml:space="preserve">, 2025, Education Sup, 978-2-10-085765-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297612v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giret, Jean-François; Van de Velde, Cécile; Verley, Élise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vies Étudiantes. Tendances et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le documentation française, pp.213-234, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10041,140 +10470,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burn-out des élèves : ces risques à prendre en compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.dskervhy4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10242,51 +10671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D8E51BE"/>
+    <w:nsid w:val="C8D1BADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10473,51 +10902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-boujut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122589637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Darmaillacq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Cl&#233;mence Truquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Fougi&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848037v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Barrada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024002374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08291-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04613770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104362" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00099228241265172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934481v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2216465" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Salamon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112117" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141965v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.04.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert-Charron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Vivier-Prioul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2021.1986766" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert-Charron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100091" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572157v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Engelberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2020.103244" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S231919" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3513" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2018.03.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140418v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00885" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0421" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572332v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Cappe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nader-Grosbois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dionne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.08.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519001v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Palomares" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2017.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GKQRZBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Myszkowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Robieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.05.047" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Oliveira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2016.06.011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519012v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bolduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2017.07.014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4747NGZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vauloup Soupault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bunge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x100773" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369225v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Erichot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2016.09.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Villoing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaury" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220599" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521773v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01521773" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653092v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;camps" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hagger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.01.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.07.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK4HJGL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamothe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-15-15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eatbeh.2014.04.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Catu-Pinault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814788.2012.709842" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653110v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dombrowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2012.38084" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090835v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Decamps" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.12.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brisset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00104" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473301v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buffel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catu-Pinault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Woerner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp12X652193" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653102v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berg&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Bourgeois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.11.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D209K5RW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.08.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPHWCTD8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653134v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PR0.104.2.680-692" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.05.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQS91P51-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653199v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/OSP.1367" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309895v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Picard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1054407" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-boujut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3532-0437" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122589637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2026.2626526" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Darmaillacq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Cl&#233;mence Truquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de Fougi&#232;res" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.11.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M.&#8208;c. Vansoeterstede" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08291-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309797v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hanras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ram&#243;n Barrada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024002374" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00099228241265172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04613770v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2024.104362" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jhn.13240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934481v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2023.2216465" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Arsandaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Salamon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bockstal-Fieulaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Gillespie-Lynch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2022.0080" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04086825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Messager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rives-Lange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.obmed.2022.100462" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04141965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hanras" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boujut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.04.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2022.07.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835122v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmope.2022.100033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04139605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert-Charron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phania Vivier-Prioul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2021.1986766" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebert-Charron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaudoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2019.02.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2021.100091" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572157v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Engelberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2020.103244" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3513" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02572061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poivret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S231919" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04140418v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00885" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2018.03.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424380v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haag" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Boujut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.04.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04142208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0421" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519012v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bolduc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2017.07.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4747NGZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572235v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Palomares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2017.01.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GKQRZBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Oliveira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2016.06.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Myszkowski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Robieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.05.047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572238v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vauloup Soupault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bunge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buffel Du Vaure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgpopen17x100773" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Cappe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nader-Grosbois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dionne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.08.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521773v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01521773" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653092v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;camps" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hagger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.01.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369225v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Erichot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2016.09.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578889v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Villoing" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zenasni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220599" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corpechot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chazouill&#232;res" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2014.07.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK4HJGL5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eatbeh.2014.04.018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653099v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamothe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2296-15-15" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Catu-Pinault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13814788.2012.709842" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg D&#233;camps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brisset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00104" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653117v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Woerner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3399/bjgp12X652193" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Decamps" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2011.12.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473301v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buffel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catu-Pinault" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rigal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653102v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koleck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berg&#232;s" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Bourgeois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2011.11.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D209K5RW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653110v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dombrowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2012.38084" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruchon-Schweitzer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.08.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPHWCTD8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653134v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/PR0.104.2.680-692" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653129v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2008.05.020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQS91P51-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/OSP.1367" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309887v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rollin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04314584v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309895v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Picard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1054407" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240551v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dskervhy4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>