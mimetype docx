--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -706,204 +706,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03004350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
+                <w:t xml:space="preserve">La raison d'être, une affaire de management et de leadership?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
+              <w:t xml:space="preserve">Revue de la CFDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03004280v1</w:t>
+                <w:t xml:space="preserve">hal-03368823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La raison d'être, une affaire de management et de leadership?</w:t>
+                <w:t xml:space="preserve">Quelles évolutions de la raison d'être des coopératives agricoles françaises? Regard historique sur un construit social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la CFDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 358, pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368823v1</w:t>
+                <w:t xml:space="preserve">halshs-03004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance and creation of roles during socialization processes in entrepreneurial small firms: An institutional work perspective</w:t>
               </w:r>
@@ -2188,204 +2188,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
+                <w:t xml:space="preserve">The communicative constitution of hybrid identity on career websites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Metz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Thyregod-Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EGOS Colloquim 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799988v1</w:t>
+                <w:t xml:space="preserve">hal-03368826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The communicative constitution of hybrid identity on career websites</w:t>
+                <w:t xml:space="preserve">Animal ontologies and categories of biosocial organizations in the Anthropocene era, a boundary-work perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bourlier-Bargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mia Thyregod-Rasmussen</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th EGOS Colloquim 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368826v1</w:t>
+                <w:t xml:space="preserve">hal-03799988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary of accountability and the process of constructing political CSR; an ANT perspective</w:t>
               </w:r>
@@ -4626,51 +4626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.025.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221137872" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.233.89-106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J64JD62D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Thyregod-Rasmussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799988v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bargues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulet T" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02388746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourlier-Bargues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gazi Islam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.9935" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580484v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.025.0027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187267221137872" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.019.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368823v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03004280v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903789v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370966v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Landivar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370959v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.233.89-106" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J64JD62D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bargues-Bourlier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Thyregod-Rasmussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368834v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Metz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368830v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Albert-Cromarias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bargues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380964v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903300v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouv&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007214v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roulet T" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Borodak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Murrim Ceccato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Luisoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02388746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>