--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1632,50 +1632,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le XML-TEI en général et en particulier. Séminaire théorico-pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Humanités Numériques du CEIIBA 2022-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir desde los confines americanos: el caso de fray Juan Agustín Morfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Congreso Internacional de la Sociedad Española de Estudios del Siglo XVIII Ilustración, centro y periferia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rafael Padrón (Universidad de La Laguna), Oct 2022, La Laguna, Tenerife, Islas Canarias, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartografía de una red epistolar familiar en el siglo XIX: el papel de las mujeres en la sección Correspondencia del Archivo de la Casa de Zavala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1684,264 +1822,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Congreso Internacional du Réseau CHARTA La historia del español en sus documentos. Los retos de las Humanidades digitales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Miguel Calderón Campos (Universidad de Granada); María Teresa García Godoy (Universidad de Granada), Jun 2022, Granada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de corpus et travail d’édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Humanités Numériques du CEIIBA 2021-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638958v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04638992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités Numériques et Civilisation</w:t>
               </w:r>
@@ -2887,165 +2887,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Atlantique, frontière perméable : circulations de voyageurs et d’idées dans la deuxième moitié du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe colloque international ALMOREAL Double(s) sens / Doble(s) sentido(s) : Espagne – Amérique Latine / América Latina – España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Pélage (Université d'Orléans); Samuel Fasquel (Université d'Orléans); Brigitte Natanson (Université d'Orléans), Mar 2014, Orléans-La Source, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recuperación del concepto feijoniano de ‘españoles americanos’: algunos ejemplos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Simposio internacional sobre el Padre Feijoo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inmaculada Urzainqui Miqueléiz (Universidad de Oviedo), Nov 2014, Oviedo (Université), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639337v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04639333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Art est long et le Temps est court : délimitation du sujet et gestion du temps</w:t>
               </w:r>
@@ -3541,50 +3541,123 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Escribir desde los confines americanos: el caso de fray Juan Agustín Morfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cadez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rafael Padrón. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ilustración, centro y periferia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TREA, pp.113-128, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartografía de una red epistolar familiar en el siglo XIX: el papel de las mujeres (sección Correspondencia del Archivo de la Casa de Zavala)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cadez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3597,130 +3670,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Calderón Campos; Inmaculada González Sopeña. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta manent. Historia del español, documentación archivística y humanidades digitales. Diacronía del español y documentación histórica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.513-534, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639230v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04639228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception de la femme chez Jovellanos</w:t>
               </w:r>
@@ -4355,51 +4355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C67DB59"/>
+    <w:nsid w:val="EE3B8778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4586,51 +4586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-cadez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6237-3951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235566330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mary Trojani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04952192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bellei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04952173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mid7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mid4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/micv" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02959654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-cadez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6237-3951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235566330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cadez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mary Trojani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04952192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bellei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04952173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639663v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639029v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639183v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04638924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639338v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054440v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054427v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639228v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02054417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mid7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mid4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04639197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/micv" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02959654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20067" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>