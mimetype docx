--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -66,2374 +66,2508 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic effects in Archaelogical contexts: An analytical experimental protocol to improve archaeomalacology research</w:t>
+                <w:t xml:space="preserve">Aterian shell beads from the coastal site of El Mnasra Cave (Rabat-Témara, Morocco): Specificities of the north African MSA personal ornaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cuenca-Solana</w:t>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Manca</w:t>
+                <w:t xml:space="preserve">Matthieu Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Romagnoli</w:t>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Campmas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Bondetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.9073⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0338785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0338785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357899v1</w:t>
+                <w:t xml:space="preserve">hal-05587315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first use of olives in Africa around 100,000 years ago</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taphonomic effects in Archaelogical contexts: An analytical experimental protocol to improve archaeomalacology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Otto</w:t>
+                <w:t xml:space="preserve">David Cuenca-Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+                <w:t xml:space="preserve">Laura Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Francesca Romagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.204-208. </w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paléo, Hors-série, pp.396-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-022-01109-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paleo.9073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617680v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue bibliographique des travaux des dix dernières années en taxonomie et taphonomie des petits vertébrés en Afrique du Nord-Ouest</w:t>
+                <w:t xml:space="preserve">The first use of olives in Africa around 100,000 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane C. Denys</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Otto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslem Ben Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.8923⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.204-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41477-022-01109-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274314v1</w:t>
+                <w:t xml:space="preserve">hal-03617680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African carnivores as taphonomic agents: Contribution of modern coprogenic sample analysis to their identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Revue bibliographique des travaux des dix dernières années en taxonomie et taphonomie des petits vertébrés en Afrique du Nord-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane C. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.2650⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Hors-Série, pp.356-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.8923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907127v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Trivier/Chabet el Houidga (Mascara, Algérie) : nouvel éclairage sur un faciès méconnu du début de l’Holocène : le Columnatien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Dachy</w:t>
+                <w:t xml:space="preserve">African carnivores as taphonomic agents: Contribution of modern coprogenic sample analysis to their identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colas Guéret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Campmas</w:t>
+                <w:t xml:space="preserve">E. Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Simonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14889⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), p. 237 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.2650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901713v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which predators are responsible for faunal accumulations at the Late Pleistocene layers of El Harhoura 2 Cave (Témara, Morocco)?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Saint-Trivier/Chabet el Houidga (Mascara, Algérie) : nouvel éclairage sur un faciès méconnu du début de l’Holocène : le Columnatien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Robert Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (2), pp.215-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2018.14889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891620v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Human-Animal Relationships into New Data on Aterian Complexity: a Paradigm Shift for the North African Middle Stone Age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Which predators are responsible for faunal accumulations at the Late Pleistocene layers of El Harhoura 2 Cave (Témara, Morocco)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Archaeological Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10437-017-9273-z⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.333-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907137v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of North Africa in the Emergence and Development of Modern Behaviors: An Integrated Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrating Human-Animal Relationships into New Data on Aterian Complexity: a Paradigm Shift for the North African Middle Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eleanor M L Scerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Archaeological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 34 (4), pp.447 - 449. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.469 - 491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10437-017-9273-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10437-017-9276-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01907128v1</w:t>
+                <w:t xml:space="preserve">hal-01907137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pleistocene of Rabat (Morocco): Mollusks, Coastal Environments and Human Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Archaeological Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (4), pp.493 - 510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10437-017-9279-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial insights into Aterian hunter–gatherer settlements on coastal landscapes: The example of Unit 8 of El Mnasra Cave (Témara, Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Role of North Africa in the Emergence and Development of Modern Behaviors: An Integrated Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fethi Amani</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Morala</w:t>
+                <w:t xml:space="preserve">Aïcha Oujaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Debénath</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eleanor M L Scerri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 413 (A), pp.5-20. </w:t>
+              <w:t xml:space="preserve">African Archaeological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (4), pp.447 - 449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10437-017-9276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02079620v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données préliminaires sur l’exploitation de la malacofaune marine par les groupes ibéromaurusiens de l’abri Alain (Oran, Algérie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Initial insights into Aterian hunter–gatherer settlements on coastal landscapes: The example of Unit 8 of El Mnasra Cave (Témara, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Chakroun</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhila Merzoug</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Morala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Debénath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.3180⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 413 (A), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907144v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats de l’étude anthropologique des restes humains de la grotte de M’Tsogatin 1 (Région d’Oulmès, Maroc)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Oujaa</w:t>
+                <w:t xml:space="preserve">Données préliminaires sur l’exploitation de la malacofaune marine par les groupes ibéromaurusiens de l’abri Alain (Oran, Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Souhila Merzoug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Scientifique, Rabat.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977416v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Were Upper Pleistocene human/non-human predator occupations at the Témara caves (El Harhoura 2 and El Mnasra, Morocco) influenced by climate change?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+                <w:t xml:space="preserve">Premiers résultats de l’étude anthropologique des restes humains de la grotte de M’Tsogatin 1 (Région d’Oulmès, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oujaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grimaud-Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Institut Scientifique, Rabat.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (10), pp.3746-3762</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01891687v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limpet Shells from the Aterian Level 8 of El Harhoura 2 Cave (Témara, Morocco): Preservation State of Crossed-Foliated Layers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Were Upper Pleistocene human/non-human predator occupations at the Témara caves (El Harhoura 2 and El Mnasra, Morocco) influenced by climate change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.122 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2014.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01253552v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context of modern human occupations in North Africa : contribution of the Témara caves data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Limpet Shells from the Aterian Level 8 of El Harhoura 2 Cave (Témara, Morocco): Preservation State of Crossed-Foliated Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chevallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Farre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Nehrke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brahim Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.0137162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842742v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01253552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur le Magdalénien de l'Entre-deux-Mers : la faune de l'Abri Vidon (Juillac, Gironde)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Context of modern human occupations in North Africa : contribution of the Témara caves data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Lenoir</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Armand</w:t>
+                <w:t xml:space="preserve">Bouchra Bougariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ajas</w:t>
+                <w:t xml:space="preserve">Brahim Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (1), pp.3-18</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.143-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659477v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Palaeolithic (layer 2) and Middle Palaeolithic (layer 3) large faunas from El Harhoura 2 Cave (Témara, Morocco): paleontological, paleoécological and paleoclimatic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nouvelles données sur le Magdalénien de l'Entre-deux-Mers : la faune de l'Abri Vidon (Juillac, Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (1), pp.3-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907153v1</w:t>
+                <w:t xml:space="preserve">hal-00659477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La macrofaune du Pléistocène supérieur d'El Harhoura 2 (Témara, Maroc) : données préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Upper Palaeolithic (layer 2) and Middle Palaeolithic (layer 3) large faunas from El Harhoura 2 Cave (Témara, Morocco): paleontological, paleoécological and paleoclimatic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (1-3), pp.327 - 340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912960903570500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00474705v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La macrofaune du Pléistocène supérieur d'El Harhoura 2 (Témara, Maroc) : données préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Nespoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (2), pp.283-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00474705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Consommation osseuse des carnivores : résultats de l’étude de l’exploitation de carcasses de bœufs (Bos taurus) par des loups captifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94 (3), pp.167 - 186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpal.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2443,1883 +2577,1883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations Homme-Animal au Pléistocène supérieur à Témara (grottes d’El Harhoura 2 et d’El Mnasra, Rabat, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Colloque international « Histoire et Archéologie de l’Afrique du Nord »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marseille - Aix-en-Provence, France. pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shells as butchery tools? An experimental approach and implications for butchery practices in the Middle Paleolithic in the coastal context of North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Facincani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Arbosti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque hommage à Émilie Campmas (1983-2019) Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Costamagno S.; Daujeard C.; Fernandez Ph.; Stoetzel E., Mar 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsistance en zone côtière durant le Middle Stone Age en Afrique du Nord : étude préliminaire de l’unité stratigraphique 8 de la grotte d’El Mnasra (Témara, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">141ème congrès du Comité des travaux historiques et scientifiques CTHS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.112-134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.4566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation des zones côtières de la façade atlantique marocaine par les chasseurs-collecteurs du Middle Stone Age : exemple de la région de Témara au Pléistocène supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Rencontre des Quaternaristes Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Safi, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of African mammalian carnivore taphonomic signature on vertebrate faunal remains from coprogenic samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ICAZ Taphonomy working group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New interpretations of the Témara’s caves and their occupations: special focus on small vertebrates and palaeoenvironments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Bougariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennial conference of the Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toronto, Canada. p. 143-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental constraint for first Anatomically Modern Human implantations in North Africa: the example of the Témara coastal area (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Middle Palaeolithic in the Desert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes littorales de la région de Rabat-Temara dans leur contexte géologique quaternaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Boudad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Hmaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le temps long en préhistoire : Contribution des méthodes de datation à la connaissance des peuplements anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte préhistorique de M’Tsogatin 1 (Oulmès, Maroc central) : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iz-Eddine Amrani-El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontre des Quaternaristes Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements, comportements et cultures humaines préhistoriques en Afrique du Nord. Apport de la région de Rabat-Témara à la question de l'émergence de l'homme anatomiquement moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Debénath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwahed Ben Ncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">premier colloque international de Préhistoire Maghrébine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Tamanrasset, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomic comparison between large and small vertebrates in cave context (El Harhoura 2, Morocco): palaeontological, environmental and archaeological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Bougariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Meeting on Taphonomy and Fossilization (TAPHOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande faune du Paléolithique supérieur et du Paléolithique moyen de la grotte d’El Harhoura 2 (Témara, Maroc) : étude paléontologique, reconstitutions paléoécologiques et paléoclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès International sur la Paléontologie des Vertébrés du Nord de l’Afrique (NAVEP 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Marrakech, Maroc. p. 327-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte archéologique des restes humains atériens de la région de Rabat-Témara (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Debénath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontre des Quaternaristes Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Oujda, Maroc. p. 356-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faunes fossiles et variations climatiques en Afrique du Nord au cours du Pléistocène supérieur et de l’Holocène : exemple de la grotte préhistorique d’El Harhoura 2, Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">120ème Congrès de l’Association Française pour l’Avancement des Sciences (AFAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements de subsistance à l'Atérien et au Néolithique au Maroc atlantique : Premiers résultats de l'étude taphonomique et archéozoologique des faunes d'El Harhoura 2 (région de Témara, Maroc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportements de subsistance à l'Atérien et au Néolithique au Maroc atlantique : Premiers résultats de l'étude taphonomique et archéozoologique des faunes d'El Harhoura 2 (région de Témara, Maroc).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Oujda, Maroc. pp.236-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00474699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4329,762 +4463,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst pockets of the paleoshores of the Rabat-Témara coast (Morocco) : age and mode of formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Boudad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Rencontre Biennale de la SAfA (Society of Africanist Archaeologist)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières données sur les microvertébrés fossiles du Maroc Central: résultats préliminaires de la Grotte M’Tsogatine 1 (Oulmes, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Rencontre des Quaternaristes Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nador, Maroc. 7 (10), p. 3746-3762, 2016, Journal of Materials and Environmental Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Paléolithique supérieur de la grotte d’El Harhoura 2, région de Rabat-Témara. Contexte stratigraphique, paléoenvironnemental, archéologique et datations de l’individu H3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oujaa Aicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Rencontre des Quaternaristes Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nador, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lagomorphes du Pléistocène supérieur-Holocène du Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Bougariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Aouraghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7me Rencontre des Quaternaristes Marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small vertebrates of Témara’s caves (Morocco): implications for the understanding of the Middle-Late Palaeolithic and Neolithic occupations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual Meeting of the European Society for the study of Human Evolution (ESHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bordeaux, France. 1 (https://www.eshe.eu/static/eshe/files/PESHE/PESHE1.pdf), p.176, 2012, Proceedings of the European Society for the Study of Human Evolution</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the Aterian Hominid / Carnivore Interactions in the Pleistocene of the Atlantic coast of Temara (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenobia Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RQM 6 – 6ème rencontre des quaternaristes marocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5094,1042 +5228,1042 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse malacologique de la séquence de la Grotte 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.199-204, 2023, 978-2-35842-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-évolution Hommes-Canidés en Afrique du Nord-Ouest : une longue histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boudadi-Maligne Myriam; Mallye Jean-Baptiste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations hommes – canidés de la Préhistoire aux périodes modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN@ Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-36, 2020, 978-2-38149-012-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/DANA3.9782381490120.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude taphonomique : homme ou carnivore ? exemple de la couche 2 d’El Harhoura 2 (chapitre IX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El Hajraoui, M. A. and Nespoulet, R. and Debénath, A. and Dibble, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de la région de Rabat-Témara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Royaume du Maroc, Ministère de la Culture, pp.70-76, 2012, Villes et sites archéologiques du Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faunes et paléoenvironnements (chapitre V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bougariane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El Hajraoui, M. A. and Nespoulet, R. and Debénath, A. and Dibble, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de la région de Rabat-Témara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Royaume du Maroc, Ministère de la Culture, pp.35-51, 2012, Villes et sites archéologiques du Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements, comportements et cultures humaines préhistoriques en Afrique du Nord. Apport des grottes d’El Harhoura 2 et d’El Mnasra (région de Témara-Rabat, Maroc) à la question de l’émergence de l’Homme Anatomiquement Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Debénath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben-Ncer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier colloque de préhistoire maghrébine, « Alger 2007, Capitale de la culture arabe », Tamanrasset (Novembre 5-7, 2007) CNRPAH, Alger, Hachi, S. (Ed.), pp. 145-173</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Great Auk (Pinguinus impennis) in North Africa: Discovery of a bone remain in Neolithic layer of El Harhoura 2 Cave (Temara, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Birds in Archaeology. Proceeding of the 6th meeting of the ICAZ bird working group in Groningen, Groningen (23-27 Août, 2008), Groningen Archaeological Studies, vol. 12, Prummel, W., Zeiler, J.T., Brinkhuizen D.C. (Eds.), pp. 233-240</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges de faune ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Majâbat al Koubrâ, Nord-Ouest du Bassin de Taoudenni, Mauritanie : Sismique pétrolière – exploration archéologique. Collection Archéologique, Bordes, J.-G., Gonzales-Carballo, A. et Vernet R. (Eds.), pp. 241-246.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contexte archéologique des restes humains atériens de la région de Rabat-Témara (Maroc) : apport des fouilles des grottes d’El Mnasra et d’El Harhoura 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Nespoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Debénath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdeljalil El Hajraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 4ème Rencontre des Quaternaristes Marocains, « Le Quaternaire marocain dans son contexte méditerranéen »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, p. 356-375, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements de subsistance à l'Atérien et au Néolithique au Maroc Atlantique: Premiers résultats de l'étude taphonomique et archéozoologique des faunes d'El Harhoura 2 (Région de Témara, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Quaternaire marocain dans son contexte méditerranéen, Actes des Quatrièmes Rencontres des Quaternaristes Marocains (RQM4), Oujda, Novembre 15-17, 2007, Publication de la faculté des sciences d’Oujda, Aouraghe H., Haddoumi, H. et El Hammouti, K. (Eds.), pp. 236-254</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6139,283 +6273,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préhistoire ancienne de la vallée d'Ossau : paléoenvironnement et sociétés de chasseurs-collecteurs dans le piémont pyrénéen. Projet collectif de recherche, bilan 2018 et demande 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ministère de la Culture, DRAC Nouvelle-Aquitaine. 2018, 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des coquilles de Nassarius sp. colorées des occupations atériennes de la grotte d'El Mnasra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ministère des affaires étrangères et européennes; Ministère de la culture et de la communication. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments sur l'organisation socio-économique des groupes de chasseurs-cueilleurs de l'Atérien à El Mnasra (Témara, Maroc) : croisement des données et apport de la faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes; Ministère de la Culture et de la Communication. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6425,114 +6559,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'occupation des sites de la région de Témara (Maroc) au Pléistocène supérieur et nouvelles données sur la subsistance des hommes du Paléolithique moyen d'Afrique du Nord : Exemples des approches taphonomiques et archéozoologiques menées sur les faunes d'El Harhoura 2 et d'El Mnasra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Campmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université Bordeaux 1, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 4592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00913727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6679,51 +6813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romagnoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.9073" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01109-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274314v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8923" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.007" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9273-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Oujaa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor M L Scerri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9276-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chakroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chahid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9279-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deb&#233;nath" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2W5SDXG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Merzoug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3180" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oujaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.08.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMF73J8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01253552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Nehrke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842742v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bougariane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ouchaou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912960903570500" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.06.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8CVJZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4566" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107251v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921856v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Hmaidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz-Eddine Amrani-El Hassani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Ben Ncer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033141v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033157v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985935v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oujaa Aicha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouraghe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521996v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/relations-hommes-canides-de-la-prehistoire-aux-periodes-modernes/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bougariane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Ncer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907175v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907191v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00913727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/4592" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bondetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0338785" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357899v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romagnoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.9073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-022-01109-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8923" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2650" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901713v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dachy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Simonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14889" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9273-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chakroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Chahid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Boudad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9279-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Oujaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor M L Scerri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-017-9276-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deb&#233;nath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2W5SDXG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Merzoug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oujaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.08.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMF73J8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01253552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chevallard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Farre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Nehrke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842742v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bougariane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ouchaou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907153v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912960903570500" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.06.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8CVJZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4566" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986046v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921856v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Hmaidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iz-Eddine Amrani-El Hassani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Ben Ncer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474699v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oujaa Aicha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033318v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aouraghe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521996v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011362v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/relations-hommes-canides-de-la-prehistoire-aux-periodes-modernes/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840449v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bougariane" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907171v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben-Ncer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vernet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907176v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00913727v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/4592" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>