--- v1 (2026-03-26)
+++ v2 (2026-05-02)
@@ -72,4857 +72,5195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are we targeting when we support inclusive education for autistic students? A systematic review of 233 empirical studies and call for community partnerships</w:t>
+                <w:t xml:space="preserve">Determinants of stress and burnout in French teachers working with autistic students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Perrelet</w:t>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Veyre</w:t>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Chawki</w:t>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Margot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13623613251352223⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2026.2626526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266893v1</w:t>
+                <w:t xml:space="preserve">halshs-05608052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adults with autism have numerous needs, and so do their parents!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are we targeting when we support inclusive education for autistic students? A systematic review of 233 empirical studies and call for community partnerships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Perrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+                <w:t xml:space="preserve">Aline Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Frybourg</w:t>
+                <w:t xml:space="preserve">Léa Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dexet</w:t>
+                <w:t xml:space="preserve">Claire Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cappe</w:t>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-025-06975-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13623613251352223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247740v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Parental Well-being in Autism Spectrum: A Cross-Disorder and Cross-Cultural Comparative Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">Adults with autism have numerous needs, and so do their parents!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frybourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dexet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40489-025-00529-7⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-025-06975-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470596v1</w:t>
+                <w:t xml:space="preserve">hal-05247740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental well-being among French parents of children with Developmental Coordination Disorder (DCD): A Cross-Sectional Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Systematic Review of Parental Well-being in Autism Spectrum: A Cross-Disorder and Cross-Cultural Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Perrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105610⟩</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-025-00529-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475937v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Stress and Burnout Specific to French Teachers of Autistic Students? A Comparative Study With Attention‐Deficit/Hyperactivity Disorder and Conduct Disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parental well-being among French parents of children with Developmental Coordination Disorder (DCD): A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chawki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pits.23409⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.105610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309784v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caregiver Peer Support for Families of Autistic Children in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Are Stress and Burnout Specific to French Teachers of Autistic Students? A Comparative Study With Attention‐Deficit/Hyperactivity Disorder and Conduct Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cch.70123⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (5), pp.1397-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.23409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266896v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caregiver Peer Support for Families of Autistic Children in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Mccrossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucyna Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie C Boujut</w:t>
+                <w:t xml:space="preserve">Sophie Biette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cch.70123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097228v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Burnout et engagement scolaires des lycéens français en voie générale : quels liens avec les intentions d’orientation ? Une approche centrée sur les individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54/3, pp.819-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14rwm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688990v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness Meditation–Based Interventions in Parents of Autistic Children: a Systematic Review of Effects on Children</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cappe</w:t>
+                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie J Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie C Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40489-024-00483-w⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774170v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, psychometric evaluation, and factor analysis of an instrument measuring quality of life in autistic preschoolers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parental Attachment and Academic Well‐Being in Adolescence: Mediation Effect of Perceived Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline M.‐c. Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mpr.2002⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (10), pp.3939-3951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.23587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570802v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05608049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">‘We need to change our way of thinking about education’: a thematic analysis of university staff’s experience supporting autistic students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (1), pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13603116.2024.2380269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848286v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Mindfulness Meditation–Based Interventions in Parents of Autistic Children: a Systematic Review of Effects on Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Sperduti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Monestès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-024-00483-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634904v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial effects of hypnosis in patients with obesity: a pilot randomized controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00029157.2022.2152308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156564v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Family Functioning in Families of Children on the Autism Spectrum</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development, psychometric evaluation, and factor analysis of an instrument measuring quality of life in autistic preschoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaora Zefania Dialahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude de Gaulmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-022-05830-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.e2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mpr.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421780v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848131v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the French version of the PedsQLTM4.0 generic health-related quality of life questionnaire for 2–4-year-old children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+                <w:t xml:space="preserve">Psychosocial effects of hypnosis in patients with obesity: a pilot randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Downes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lehéricey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00431-022-04796-y⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Hypnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (4), pp.281-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00029157.2022.2152308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572138v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Systematic Review of Family Functioning in Families of Children on the Autism Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Desquenne Godfrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-022-05830-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rasd.2023.102172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04112150v1</w:t>
+                <w:t xml:space="preserve">hal-04421780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.102172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2023.102172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04240544v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic coping and coparenting among couples after their child’s recent autism diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Psychometric validation of the French version of the PedsQLTM4.0 generic health-related quality of life questionnaire for 2–4-year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Isnard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13623613211020916⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182 (3), pp.1213-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00431-022-04796-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554200v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived dyadic coping, anxiety, depression and satisfaction with life of women diagnosed with fibromyalgia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rostaing-Rigattieri</w:t>
+                <w:t xml:space="preserve">“I just need a little more support”: A thematic analysis of autistic students’ experience of university in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mcpeake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.002⟩</w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105, pp.102172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2023.102172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156572v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for What Really Matters: A Thematic Analysis of Quality of Life among Preschool Children on the Autism Spectrum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôler le stress pour soutenir le bien-être et la persévérance des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 et 3, pp.43-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04572164v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Results of the Effects of a Psychoeducational Program on Stress and Quality of Life Among French Parents of a Child With Autism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Dyadic coping and coparenting among couples after their child’s recent autism diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude de Gaulmyn</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maude Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Joëlle Orêve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Autism and Other Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1088357620986946⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.121-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13623613211020916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505218v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coparenting a Child on the Autism Spectrum: a Systematic Review and Call for Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Searching for What Really Matters: A Thematic Analysis of Quality of Life among Preschool Children on the Autism Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10826-020-01884-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (5), pp.2098-2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-021-05097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572158v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we use the Parental Stress Index—Short Form in parents of children with ASD? A French validation study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Perceived dyadic coping, anxiety, depression and satisfaction with life of women diagnosed with fibromyalgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cappe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rostaing-Rigattieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103716⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365900v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couples’ Experiences of Parenting a Child After an Autism Diagnosis: A Qualitative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Preliminary Results of the Effects of a Psychoeducational Program on Stress and Quality of Life Among French Parents of a Child With Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Albert-Benaroya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allard Ech-Chouikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude de Gaulmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-020-04744-5⟩</w:t>
+              <w:t xml:space="preserve">Focus on Autism and Other Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (3), pp.176-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1088357620986946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572159v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitators’ perspectives on a psychoeducational program for parents of an autistic child</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coparenting a Child on the Autism Spectrum: a Systematic Review and Call for Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1362361319899766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child and Family Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.388-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10826-020-01884-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568531v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Parent Training Programs on the Quality of Life and Stress Levels of Parents Raising a Child with Autism Spectrum Disorder: a Systematic Review of the Literature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">Should we use the Parental Stress Index—Short Form in parents of children with ASD? A French validation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40489-019-00190-x⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568527v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the social validity and implementation process of a psychoeducational program for parents of a child with Autism Spectrum Disorder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">Couples’ Experiences of Parenting a Child After an Autism Diagnosis: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Orêve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20473869.2019.1598721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (8), pp.2697-2710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-020-04744-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568535v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction parentale face à un programme de soutien destiné aux parents d’enfants ayant un trouble du spectre de l’autisme</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facilitators’ perspectives on a psychoeducational program for parents of an autistic child</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Engelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1066865ar⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1362361319899766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568559v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble dépressif et trouble du spectre de l’autisme chez l’enfant et l’adolescent : analyse de la portée de la littérature depuis la parution du Manuel diagnostic et statistique des maladies mentales 5 (DSM 5)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cappe</w:t>
+                <w:t xml:space="preserve">The Effects of Parent Training Programs on the Quality of Life and Stress Levels of Parents Raising a Child with Autism Spectrum Disorder: a Systematic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Engelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-019-00190-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486211v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Parents of a Child with Autism Spectrum Disorder: The French Awakening</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Satisfaction parentale face à un programme de soutien destiné aux parents d’enfants ayant un trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Stipanicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rivest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-018-3800-x⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1066865ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568533v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu psychologique d’adolescents ayant un frère ou une sœur porteur d’un Trouble du Spectre de l’Autisme et qualité des relations intrafamiliales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the social validity and implementation process of a psychoeducational program for parents of a child with Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.02.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20473869.2019.1598721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486637v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Trouble dépressif et trouble du spectre de l’autisme chez l’enfant et l’adolescent : analyse de la portée de la littérature depuis la parution du Manuel diagnostic et statistique des maladies mentales 5 (DSM 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bellalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.82 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05519012v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life of French Canadian parents raising a child with autism spectrum disorder and effects of psychosocial factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Supporting Parents of a Child with Autism Spectrum Disorder: The French Awakening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ilg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carmen Dionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-017-1757-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (3), pp.1142-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-018-3800-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572232v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Vécu psychologique d’adolescents ayant un frère ou une sœur porteur d’un Trouble du Spectre de l’Autisme et qualité des relations intrafamiliales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nillama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Derguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bellalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.149 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04572238v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519001v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA SCOLARISATION DES ÉLÈVES AUTISTES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quality of life of French Canadian parents raising a child with autism spectrum disorder and effects of psychosocial factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Belzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Dionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48464/halshs-01521773⟩</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.955-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-017-1757-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521773v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation des enfants ayant un trouble du spectre de l’autisme et expérience des enseignants : sentiment d’auto-efficacité, stress perçu et soutien social perçu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Émilie Boujut</w:t>
+                <w:t xml:space="preserve">Teaching students with Autism Spectrum Disorder across various educational settings: The factors involved in burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antoneta Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.498-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tate.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572344v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life, psychological characteristics, and adjustment in parents of children with Attention-Deficit/Hyperactivity Disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Self-efficacy and burnout in teachers of students with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie-Anne Palomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-016-1446-8⟩</w:t>
+              <w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rasd.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572289v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LA SCOLARISATION DES ÉLÈVES AUTISTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/halshs-01521773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scolarisation des enfants ayant un trouble du spectre de l’autisme et expérience des enseignants : sentiment d’auto-efficacité, stress perçu et soutien social perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Smock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (1), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2015.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality of life, psychological characteristics, and adjustment in parents of children with Attention-Deficit/Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.1283-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11136-016-1446-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’approche écosystémique pour une meilleure compréhension des défis de l’inclusion scolaire des élèves ayant un Trouble du Spectre de l’Autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 143, pp.391-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4932,366 +5270,366 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inclusion scolaire des élèves ayant un TSA ou TDAH est-elle prédicteur du burnout des enseignants en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Autism and ADHD Play a Role in Teachers' Burnout in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Nieuwenhuys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Autism Research Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of school burnout and engagement among French high school students: links with study intentions and school performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEVG International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Jyväskylä, Finland. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5301,671 +5639,671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement scolaire des lycéens : perspective transactionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782100857654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervenir auprès des étudiants autistes : expériences et besoins du personnel universitaire francais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilie Boujut; Nicolas Meylan; Emilie Cappe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.453-464, 2025, 978 2 10 085765 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences and needs of French students with autism at university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Plumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mcpeake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2025, 978 2 10 085765 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte français : organisation, valeurs et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Education Sup, 978-2-10-085765-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation psychosociale de parents francophones d’un enfant ayant un trouble du spectre de l’autisme : présentation d’un programme de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Derguy &amp; É. Cappe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles et trouble du spectre de l’autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.191-203, 2019, 978-2100785810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité de vie des parents d’enfants avec autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Adrien &amp; M.-P. Gattegno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autisme de l’enfant, évaluations, interventions et suivis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mardaga, pp.87-112, 2011, 978-2804700768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5975,147 +6313,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Margins in Demands–Resources Fit and Student Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6125,192 +6463,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au stress en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles et trouble du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Derguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2019, 2100785818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6320,760 +6658,760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de stress et de soutien, lesquels comptent pour l’ajustement au lycée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie, anxiété et dépression chez les parents d'enfants atteints de trouble de la coordination du développement : une étude exploratoire française [Communication Orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Colloque International de l’Association du RIPSYDEVE. Reims, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des parents d'enfants ayant un trouble du spectre de l'autisme ou un trouble développemental de la coordination : études comparatives interculturelle et intertroubles [Communication Orale].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance plénière du Conseil Scientifique de l'Éducation Nationale, Ministère de l'Éducation Nationale, Paris, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are stress and burnout specific to French teachers of autistic students? A comparative study with attention-deficit/hyperactivity disorder and conduct disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Despax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSAR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout scolaire dans le secondaire : comment se développe-t-il ? Une revue systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Jean Piaget; Université de Genève, Jun 2023, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachement et bien-être dans le travail scolaire au lycée : effet de médiation du soutien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ÈME Congrès de l’Association Francophone de Psychologie de la Santé PROMOUVOIR DES COMPORTEMENTS FAVORABLES POUR LA SANTE : ENJEUX THEORIQUES ET METHODOLOGIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Burnout among Adolescents. Results from the First Systematic Review of Longitudinal Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Dec 2022, En ligne (Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7220,51 +7558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266893v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Perrelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Veyre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chawki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251352223" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247740v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frybourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dexet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06975-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00529-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mccrossin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Lach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.70123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monest&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-024-00483-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570802v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Zefania Dialahy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gaulmyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.2002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leh&#233;ricey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2022.2152308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desquenne Godfrey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-022-05830-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04796-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maude Geoffray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Isnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211020916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156572v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolduc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcoque" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jammet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostaing-Rigattieri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pedoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05097-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Albert-Benaroya" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard Ech-Chouikh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1088357620986946" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-020-01884-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loyal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103716" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04744-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Decroocq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soulas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Engelberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319899766" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568527v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-019-00190-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20473869.2019.1598721" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Couture" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivest" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066865ar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bellalou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.11.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nillama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.02.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bolduc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2017.07.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4747NGZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572232v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Belzil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-017-1757-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572238v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Palomares" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2017.01.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GKQRZBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01521773" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Smock" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.05.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Roug&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Saiag" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1446-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306247v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161554v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309879v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2026.2626526" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Perrelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Veyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chawki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251352223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frybourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dexet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06975-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00529-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105610" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mccrossin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Lach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.70123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M.&#8208;c. Vansoeterstede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monest&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-024-00483-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Zefania Dialahy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gaulmyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.2002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leh&#233;ricey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2022.2152308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desquenne Godfrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-022-05830-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04796-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maude Geoffray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Isnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211020916" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pedoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05097-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolduc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcoque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jammet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostaing-Rigattieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Albert-Benaroya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard Ech-Chouikh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1088357620986946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-020-01884-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loyal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103716" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04744-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Decroocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soulas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Engelberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319899766" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-019-00190-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Couture" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066865ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20473869.2019.1598721" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bellalou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.11.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nillama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.02.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bolduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2017.07.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4747NGZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Belzil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-017-1757-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Palomares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2017.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GKQRZBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01521773" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Smock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.05.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Roug&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Saiag" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1446-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848347v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>