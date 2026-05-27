--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -470,469 +470,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Parental Well-being in Autism Spectrum: A Cross-Disorder and Cross-Cultural Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentine Perrelet</w:t>
+                <w:t xml:space="preserve">Caregiver Peer Support for Families of Autistic Children in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Mccrossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucyna Lach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40489-025-00529-7⟩</w:t>
+              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cch.70123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470596v1</w:t>
+                <w:t xml:space="preserve">hal-05266896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental well-being among French parents of children with Developmental Coordination Disorder (DCD): A Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">A Systematic Review of Parental Well-being in Autism Spectrum: A Cross-Disorder and Cross-Cultural Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Huron</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Perrelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105610⟩</w:t>
+              <w:t xml:space="preserve">Review Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40489-025-00529-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475937v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Stress and Burnout Specific to French Teachers of Autistic Students? A Comparative Study With Attention‐Deficit/Hyperactivity Disorder and Conduct Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parental well-being among French parents of children with Developmental Coordination Disorder (DCD): A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chawki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pits.23409⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.105610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309784v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caregiver Peer Support for Families of Autistic Children in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are Stress and Burnout Specific to French Teachers of Autistic Students? A Comparative Study With Attention‐Deficit/Hyperactivity Disorder and Conduct Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (4), </w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (5), pp.1397-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cch.70123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pits.23409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266896v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout et engagement scolaires des lycéens français en voie générale : quels liens avec les intentions d’orientation ? Une approche centrée sur les individus</w:t>
               </w:r>
@@ -1501,373 +1501,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development, psychometric evaluation, and factor analysis of an instrument measuring quality of life in autistic preschoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaora Zefania Dialahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude de Gaulmyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.e2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mpr.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634904v1</w:t>
+                <w:t xml:space="preserve">hal-04570802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, psychometric evaluation, and factor analysis of an instrument measuring quality of life in autistic preschoolers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'orientation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570802v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout scolaire et engagement dans le travail scolaire chez les lycéens : identification de profils, associations avec le stress perçu</w:t>
+                <w:t xml:space="preserve">School burnout and schoolwork engagement profiles among French high school students: Associations with perceived academic stress and social support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vansoeterstede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ridremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orientation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848286v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial effects of hypnosis in patients with obesity: a pilot randomized controlled trial</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric validation of the French version of the PedsQLTM4.0 generic health-related quality of life questionnaire for 2–4-year-old children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,295 +2716,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for What Really Matters: A Thematic Analysis of Quality of Life among Preschool Children on the Autism Spectrum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+                <w:t xml:space="preserve">Perceived dyadic coping, anxiety, depression and satisfaction with life of women diagnosed with fibromyalgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pedoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mottron</w:t>
+                <w:t xml:space="preserve">M. Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jammet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rostaing-Rigattieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-021-05097-3⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (3), pp.259-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572164v1</w:t>
+                <w:t xml:space="preserve">hal-04156572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived dyadic coping, anxiety, depression and satisfaction with life of women diagnosed with fibromyalgia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Jammet</w:t>
+                <w:t xml:space="preserve">Searching for What Really Matters: A Thematic Analysis of Quality of Life among Preschool Children on the Autism Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rostaing-Rigattieri</w:t>
+                <w:t xml:space="preserve">Amandine Pedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mottron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (3), pp.259-271. </w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (5), pp.2098-2111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2020.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10803-021-05097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156572v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results of the Effects of a Psychoeducational Program on Stress and Quality of Life Among French Parents of a Child With Autism</w:t>
               </w:r>
@@ -3042,51 +3042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Albert-Benaroya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Allard Ech-Chouikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude de Gaulmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Autism and Other Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (3), pp.176-186. </w:t>
@@ -3707,261 +3707,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction parentale face à un programme de soutien destiné aux parents d’enfants ayant un trouble du spectre de l’autisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the social validity and implementation process of a psychoeducational program for parents of a child with Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Sankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Rivest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1066865ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20473869.2019.1598721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568559v1</w:t>
+                <w:t xml:space="preserve">hal-02568535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the social validity and implementation process of a psychoeducational program for parents of a child with Autism Spectrum Disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Sankey</w:t>
+                <w:t xml:space="preserve">Satisfaction parentale face à un programme de soutien destiné aux parents d’enfants ayant un trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Stipanicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Cappe</w:t>
+                <w:t xml:space="preserve">Christine Rivest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Revue Francophone de la Déficience Intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.46-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20473869.2019.1598721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1066865ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568535v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble dépressif et trouble du spectre de l’autisme chez l’enfant et l’adolescent : analyse de la portée de la littérature depuis la parution du Manuel diagnostic et statistique des maladies mentales 5 (DSM 5)</w:t>
               </w:r>
@@ -6780,51 +6780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie, anxiété et dépression chez les parents d'enfants atteints de trouble de la coordination du développement : une étude exploratoire française [Communication Orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6875,51 +6875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des parents d'enfants ayant un trouble du spectre de l'autisme ou un trouble développemental de la coordination : études comparatives interculturelle et intertroubles [Communication Orale].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chawki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7558,51 +7558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2026.2626526" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Perrelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Veyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chawki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251352223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frybourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dexet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06975-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00529-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105610" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mccrossin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Lach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.70123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M.&#8208;c. Vansoeterstede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monest&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-024-00483-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Zefania Dialahy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gaulmyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.2002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leh&#233;ricey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2022.2152308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desquenne Godfrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-022-05830-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04796-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maude Geoffray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Isnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211020916" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pedoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05097-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolduc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcoque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jammet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostaing-Rigattieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Albert-Benaroya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard Ech-Chouikh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1088357620986946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-020-01884-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loyal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103716" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04744-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Decroocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soulas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Engelberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319899766" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-019-00190-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Couture" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066865ar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20473869.2019.1598721" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bellalou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.11.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nillama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.02.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bolduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2017.07.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4747NGZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Belzil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-017-1757-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Palomares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2017.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GKQRZBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01521773" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Smock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.05.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Roug&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Saiag" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1446-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848347v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Despax" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ridremont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cappe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2026.2626526" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Perrelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Veyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chawki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613251352223" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247740v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Derguy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frybourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dexet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cappe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-025-06975-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Mccrossin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Lach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.70123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-025-00529-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475937v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105610" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309784v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23409" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vansoeterstede" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rwm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J Cappe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meylan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C Boujut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.23587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05608049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M.&#8208;c. Vansoeterstede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mcpeake" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle El Khoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13603116.2024.2380269" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774170v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lichtl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sperduti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Monest&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-024-00483-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaora Zefania Dialahy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude de Gaulmyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Amestoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.2002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12991" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Delestre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leh&#233;ricey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giral" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00029157.2022.2152308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421780v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Desquenne Godfrey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Downes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-022-05830-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2023.102172" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572138v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-022-04796-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maude Geoffray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Isnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13623613211020916" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04156572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolduc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcoque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jammet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rostaing-Rigattieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pedoux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-021-05097-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Albert-Benaroya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard Ech-Chouikh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1088357620986946" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572158v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10826-020-01884-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Derguy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loyal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103716" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Or&#234;ve" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-020-04744-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Decroocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soulas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Sankey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Engelberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319899766" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40489-019-00190-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20473869.2019.1598721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568559v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Stipanicic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Couture" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066865ar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486211v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bellalou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.11.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ilg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-018-3800-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nillama" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.02.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bolduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antoneta Popa-Roch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2017.07.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4747NGZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Belzil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dionne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-017-1757-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie-Anne Palomares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dean" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2017.01.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GKQRZBT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/halshs-01521773" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Smock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2015.05.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572289v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Roug&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Saiag" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1446-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nieuwenhuys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297612v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/adaptation-au-stress-en-contexte-scolaire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zorn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05334941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352885v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252118v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848285v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848347v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240467v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>