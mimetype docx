--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -502,693 +502,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a low water concentration in chloride, sodium and potassium on oocyte maturation, oocyte hydration, ovulation and egg quality in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Segret</w:t>
+                <w:t xml:space="preserve">Alteration of eggs biochemical composition and progeny survival by maternal high carbohydrate nutrition in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cachelou</w:t>
+                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737374⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21185-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326018v1</w:t>
+                <w:t xml:space="preserve">hal-03812318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Milhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Terrier</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775944v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of micro-algae Schizochytrium sp. supplementation in plant diet on reproduction of female rainbow trout (Oncorhynchus mykiss): maternal programming impact of progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40104-022-00680-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of eggs biochemical composition and progeny survival by maternal high carbohydrate nutrition in a teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of a low water concentration in chloride, sodium and potassium on oocyte maturation, oocyte hydration, ovulation and egg quality in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Callet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Cachelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21185-5⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 546, pp.737374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812318v1</w:t>
+                <w:t xml:space="preserve">hal-03326018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Milhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Fréderic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.158584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755536v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating miRNA repertoire as a biomarker of metabolic and reproductive states in rainbow trout</w:t>
               </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (3), pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 502, pp.280-288. </w:t>
@@ -2516,51 +2516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategies for fish nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,51 +2939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hughes Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
@@ -3006,346 +3006,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guivarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.71-72</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282328v1</w:t>
+                <w:t xml:space="preserve">hal-02182571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182571v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes a fish egg able to be fertilized and subsequently develop into an embryo: new insights from CRISPR/Cas9 genome editing in model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.68-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3790,77 +3790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation végétale supplémentée en DHA d'origine micro-algale au cours du cycle de reproduction de la truite arc-en-ciel : conséquences métaboliques chez les descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3954,51 +3954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
@@ -4040,90 +4040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual egg quality phenotype in the Aspe Valley: a case study in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.160-161, 2019</w:t>
@@ -4178,64 +4178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4299,77 +4299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5185,51 +5185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737374" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cachelou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00680-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Callet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21185-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liet Chim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goguenheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Delliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0770-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geoffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.05.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.05.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cachelou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vanderesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Lorgeoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02942509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NCAL0001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Callet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21185-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cachelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00680-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liet Chim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goguenheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Delliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0770-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geoffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.05.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.05.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cachelou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vanderesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Lorgeoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02942509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NCAL0001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>