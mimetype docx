--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of eggs biochemical composition and progeny survival by maternal high carbohydrate nutrition in a teleost fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therese Callet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
+                <w:t xml:space="preserve">Léo Milhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.16726. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21185-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812318v1</w:t>
+                <w:t xml:space="preserve">hal-03755536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of eggs biochemical composition and progeny survival by maternal high carbohydrate nutrition in a teleost fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Milhade</w:t>
+                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21185-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755536v1</w:t>
+                <w:t xml:space="preserve">hal-03812318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of micro-algae Schizochytrium sp. supplementation in plant diet on reproduction of female rainbow trout (Oncorhynchus mykiss): maternal programming impact of progeny</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), </w:t>
@@ -936,77 +936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 546, pp.737374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Milhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (3), pp.671-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2351,51 +2351,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2510,1125 +2510,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies for fish nutrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Définition des besoins en acides gras poly-insaturés clés chez des génitrices de truites arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Roy</w:t>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197457v1</w:t>
+                <w:t xml:space="preserve">hal-05592344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">New strategies for fish nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Marchand</w:t>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226070v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of supplementation of micro algae Schizochytrium sp., in plant diet on reproduction of female rainbow trout (Oncorhynchus mykiss) and consequences on progeny</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Cachelou</w:t>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Vanderesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Lecou</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125930v1</w:t>
+                <w:t xml:space="preserve">hal-04226070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microRNA in plasma and ovarian fluid as potential non invasive biomarkers of nutrition and reproduction of female rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Impact of supplementation of micro algae Schizochytrium sp., in plant diet on reproduction of female rainbow trout (Oncorhynchus mykiss) and consequences on progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hughes Parrinello</w:t>
+                <w:t xml:space="preserve">T Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Journot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">S Lecou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284505v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
+                <w:t xml:space="preserve">Circulating microRNA in plasma and ovarian fluid as potential non invasive biomarkers of nutrition and reproduction of female rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hughes Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182571v1</w:t>
+                <w:t xml:space="preserve">hal-02284505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guivarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.71-72</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282328v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes a fish egg able to be fertilized and subsequently develop into an embryo: new insights from CRISPR/Cas9 genome editing in model species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">What makes a good egg: new insights from CRISPR/Cas9 genome editing in fish model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Patinote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.71-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284510v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisEgg: an automatic phenotyping tool to assess rainbow trout unfertilized egg viability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What makes a fish egg able to be fertilized and subsequently develop into an embryo: new insights from CRISPR/Cas9 genome editing in model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.68-68</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282238v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">VisEgg: an automatic phenotyping tool to assess rainbow trout unfertilized egg viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. pp.68-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biofloc technology applied to farm shrimp Litopenaeus stylirostris broodstock: an integrated research project in New Caledonia and French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B., Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 14 Adding Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Donostia, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3638,426 +3763,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation végétale supplémentée en DHA d'origine micro-algale au cours du cycle de reproduction de la truite arc-en-ciel : conséquences métaboliques chez les descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro ARNs circulants dans le plasma et le fluide ovarien comme potentiels biomarqueurs non invasifs de la nutrition et de la reproduction de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual egg quality phenotype in the Aspe Valley: a case study in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4079,231 +4204,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.160-161, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l’alimentation maternelle sur le développement comportemental des alevins de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4312,239 +4437,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. ISFNF International Symposium on Fish Nutrition and Feeding "40 years of research in fish nutrition"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Las Palmas de Gran Canaria, Spain. , 2018, Libro de abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in the trout Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vodnany, Czech Republic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of South Bohemia in Ceske Budejovice ; Faculty of Fisheries and Protection of Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st, 156 p., 2017, 6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4554,169 +4679,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the nutritional regulations of a whole amino acid transporter family from a complex genome species: A holistic approach turning weaknesses into strengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akintha Ganot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisEgg: A robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4725,103 +4850,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4877,51 +5002,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4931,114 +5056,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement trophique de l'élevage en biofloc sur les performances physiologiques de la crevette Litopenaeus stylirostris : Étude de paramètres de la nutrition, de l'immunité et de la reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoologie des invertébrés. Université de la Nouvelle-Calédonie, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015NCAL0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02942509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5185,51 +5310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Callet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21185-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cachelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00680-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liet Chim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goguenheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Delliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0770-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geoffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.05.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.05.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cachelou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vanderesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Lorgeoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02942509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NCAL0001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Callet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21185-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cachelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00680-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liet Chim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goguenheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Delliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0770-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geoffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.05.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.05.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cachelou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vanderesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Lorgeoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02942509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NCAL0001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>