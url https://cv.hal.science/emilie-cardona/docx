--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Schnebert</w:t>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Goguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Jerome Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794731v1</w:t>
+                <w:t xml:space="preserve">hal-05208169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy in fish: A key function amid a changing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Segret</w:t>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.12376. </w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2024.2403956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208169v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of micro-algae Schizochytrium sp. supplementation in plant diet on reproduction of female rainbow trout (Oncorhynchus mykiss): maternal programming impact of progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a low water concentration in chloride, sodium and potassium on oocyte maturation, oocyte hydration, ovulation and egg quality in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1821,338 +1821,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofloc contribution to antioxidant defence status, lipid nutrition and reproductive performance of broodstock of the shrimp Litopenaeus stylirostris: Consequences for the quality of eggs and larvae</w:t>
+                <w:t xml:space="preserve">Bacterial community characterization of water and intestine of the shrimp Litopenaeus stylirostris in a biofloc system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Magré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Delliou</w:t>
+                <w:t xml:space="preserve">David Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 452, pp.252-262. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-016-0770-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483247v1</w:t>
+                <w:t xml:space="preserve">hal-01434905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial community characterization of water and intestine of the shrimp Litopenaeus stylirostris in a biofloc system</w:t>
+                <w:t xml:space="preserve">Biofloc contribution to antioxidant defence status, lipid nutrition and reproductive performance of broodstock of the shrimp Litopenaeus stylirostris: Consequences for the quality of eggs and larvae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Gueguen</w:t>
+                <w:t xml:space="preserve">Liet Chim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Magré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
+                <w:t xml:space="preserve">Jean Goguenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Piquemal</w:t>
+                <w:t xml:space="preserve">Hervé Le Delliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.157. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 452, pp.252-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-016-0770-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434905v1</w:t>
+                <w:t xml:space="preserve">hal-01483247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of natural productivity and compound feed to tissue growth in blue shrimp (Litopenaeus stylirostris) reared in biofloc: Assessment by C and N stable isotope ratios and effect on key digestive enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (2), pp.933-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2555,51 +2555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Colon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Sprague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2762,64 +2762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of supplementation of micro algae Schizochytrium sp., in plant diet on reproduction of female rainbow trout (Oncorhynchus mykiss) and consequences on progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Cachelou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,523 +3896,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation végétale supplémentée en DHA d'origine micro-algale au cours du cycle de reproduction de la truite arc-en-ciel : conséquences métaboliques chez les descendants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro ARNs circulants dans le plasma et le fluide ovarien comme potentiels biomarqueurs non invasifs de la nutrition et de la reproduction de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Frohn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179542v1</w:t>
+                <w:t xml:space="preserve">hal-02735025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro ARNs circulants dans le plasma et le fluide ovarien comme potentiels biomarqueurs non invasifs de la nutrition et de la reproduction de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual egg quality phenotype in the Aspe Valley: a case study in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cachelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.160-161, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735025v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual egg quality phenotype in the Aspe Valley: a case study in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cachelou</w:t>
+                <w:t xml:space="preserve">Conséquences de l’alimentation maternelle sur le développement comportemental des alevins de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.160-161, 2019</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282255v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l’alimentation maternelle sur le développement comportemental des alevins de truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Alimentation végétale supplémentée en DHA d'origine micro-algale au cours du cycle de reproduction de la truite arc-en-ciel : conséquences métaboliques chez les descendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184248v1</w:t>
+                <w:t xml:space="preserve">hal-02179542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food restriction on reproductive performances and egg quality in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4719,77 +4719,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akintha Ganot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4805,254 +4805,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisEgg: A robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048531v1</w:t>
+                <w:t xml:space="preserve">hal-02790859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Eci: A Cubic-Eci combined clearing method for 3D follicular content analysis In the ovary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Thomas</w:t>
+                <w:t xml:space="preserve">VisEgg: A robust phenotyping tool to assess rainbow trout egg features and viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790859v1</w:t>
+                <w:t xml:space="preserve">hal-03048531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5310,51 +5310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Callet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21185-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cachelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00680-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liet Chim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goguenheim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Delliou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434905v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0770-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geoffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.05.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.05.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cachelou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vanderesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Lorgeoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184248v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02942509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NCAL0001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Callet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21185-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03618877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cachelou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vanderesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00680-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desvignes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Guendouz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01163-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03020814v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-020-00844-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaa142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy158" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Magr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lorgeoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piquemal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0770-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liet Chim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goguenheim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Delliou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.08.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259901v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Geoffroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.05.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lorgeoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.05.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05107315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davilma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sully Heng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04125930v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Cachelou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vanderesse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lecou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284505v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hughes Parrinello" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cheung" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284510v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B., Lorgeoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gueguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frov.jcu.cz/en/news-menu/news/2075-6th-international-workshop-on-the-biology-of-fish-gametes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Garrec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pinel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akintha Ganot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790859v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02942509v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015NCAL0001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>