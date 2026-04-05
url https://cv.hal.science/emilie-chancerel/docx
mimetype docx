--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1680 +66,2118 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
+              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296406v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297879v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1749,147 +2187,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo de présentation - Plateforme Génome Transcriptome de Bordeaux (PGTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Alves Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Compagnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1899,597 +2337,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ambrosia beetle recently introduced in Europe shows specific association with a yeast fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302513v1</w:t>
-              </w:r>
-[...302 lines deleted...]
-                <w:t xml:space="preserve">hal-02882025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2636,51 +2770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>