--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -727,66 +727,66 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Martin</w:t>
+                <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
+              <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -833,64 +833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
@@ -905,91 +905,91 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,73 +1008,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1083,663 +1083,663 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mercier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300156v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296438v1</w:t>
+                <w:t xml:space="preserve">hal-05300156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
+              <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296422v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,73 +1758,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1883,100 +1883,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,176 +2008,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2187,147 +2187,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo de présentation - Plateforme Génome Transcriptome de Bordeaux (PGTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Alves Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2337,51 +2337,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2390,240 +2390,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ambrosia beetle recently introduced in Europe shows specific association with a yeast fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2770,51 +2770,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>