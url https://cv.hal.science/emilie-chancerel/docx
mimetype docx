--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,461 +66,595 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
+                <w:t xml:space="preserve">Complementary Evidence From Historical and Contemporary Gene Dispersal Reveals Contrasting Population Dynamics in a Tropical Tree Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douchet</w:t>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Stéphane Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Senghor</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.e70235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879778v1</w:t>
+                <w:t xml:space="preserve">hal-05619369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dubart</w:t>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Alonso</w:t>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Becker</w:t>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Béthune</w:t>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634351v1</w:t>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -530,1654 +664,1654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque INRAE Genomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès national de la SFM : Microbes dans un monde de transition (MICROBES 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining belowground and aboveground microbiome data to identify microbial biomarkers of grapevine health and yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine C Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. GiESCO 2025 - 23. Group of International Experts of vitivinicultural Systems for CoOperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarti Jaswa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297879v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données du microbiote pour identifier les antagonistes du mildiou de la vigne (Plasmopara viticola)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungi as biomarkers of vineyard yield in Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre à destination des équipes techniques des crus du Médoc et de Sauterne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inno'vin; Conseil des Grands Crus Classés en 1855, Mar 2024, Saint-Julien-Beychevelle, France</w:t>
+              <w:t xml:space="preserve">Centenary of the OIV - 45th world congress of vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIV, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296406v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial bioindicators of vineyard resilience in Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean-Chevaugeon (JJC) - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la santé et de la résilience de l'écosystème viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le microbiote : Du sol et des plantes vers les intestins – Regards croisés entreprise/recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vegepolys Valley, Carnot Plant2Pro®, Qualiment® et France Futur Elevage, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining microbiome data to identify antagonists of grapevine downy mildew (Plasmopara viticola)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de bioindicateurs microbiens de la résilience de la vigne en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AdeBiotech, Think Tank One Health, Jun 2023, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Parizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres GEFF-GFPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Biscarosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2187,147 +2321,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo de présentation - Plateforme Génome Transcriptome de Bordeaux (PGTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Alves Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2337,293 +2471,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards microbiota-based disease management: analysis of grapevine microbiota in plots with contrasted levels of downy mildew infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarti Jaswa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ithaca, United States. , 2023, IVES Conference Series Vine &amp; Wine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ambrosia beetle recently introduced in Europe shows specific association with a yeast fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Fernandez-Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2770,51 +2904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619369v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Traissac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fournier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pellan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C Cambon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brevot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05297877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180613v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>