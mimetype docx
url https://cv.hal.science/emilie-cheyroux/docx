--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -66,1874 +66,2044 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empowering Latina voices: Exploring the figure of the Latina maid in 21st-century independent films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Feminist Visions: Tracing Feminist Epistemologies in Contemporary Film and Television</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.87-101, 2026, 9781350417717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What's the 2.0. conversation we want to be having?&amp;quot;: The Los Angeles Latino International Film Festival and the debate over representation in the film industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Californie: Epicentre des sciences sociales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Edwards-Grossi; Thibaut Clément; Olivier Richomme, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Festivals de cinéma et études filmiques féministes : perspectives de réflexion entre civilisationnistes et sociologues du cinéma dans le cadre de l’ANR FEMME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les festivals de films. Approches universitaires, institutionnelles et professionnelles : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christel Taillibert; Amanda Rueda; Natacha Seweryn; Bruno Cailler; Sandrine Ravel; Sophie Raimond; Christian De Moor, Oct 2024, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Los Angeles Latino International Film Festival (LALIFF) and the film industry: strategies to create opportunities and enhance solidarity between Latinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Film Festivals: Borders, Identities, Solidarities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunja Jelenkovic, Nov 2024, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Work in Progress : Travailler sur les festivals de cinéma aux Etats-Unis : enjeux, problématiques, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Work in Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Anglophone Studies; Université Toulouse Jean Jaurès, Sep 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le festival latino de Los Angeles (LALIFF) : questionner la marge en plein Hollywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Cin&amp;MA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Anglophone Studies; Université Toulouse Jean Jaurès, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les festivals de cinéma latinos aux États-Unis: dynamiques de reconfigurations interculturelles et trans-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festivals et dynamiques cinématographiques trans(nationales): formes de production, de circulation et de représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amanda Rueda; Christel Taillibert, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Unafraid (A. Prado, 2018) and the Staging of American Foundational Myths in Immigrant Rights Documentaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staging American Rebellion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emeline Jouve; Nathalie Dessens; Anne Stephani; Modesta Suarez, Mar 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre observation et participation: mener une étude de terrain pour analyser un festival de cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CREW Junior Research Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Momméja, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des Latinas dans le cinéma hollywoodien et de quelques réalisatrices contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Jeudis du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristelle Maury; Corinne Bigot, Feb 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can a virtual film festival still be a festival ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Film Festivals in COVID-19: Reflections &amp; Projections" Online Forum Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rebecca Finkel; Lesley-Anne Dickson, Jul 2021, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the lines between fiction and reality: The Infiltrators and the De-criminalization of Unauthorized Immigrants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Regards oppositionnels » : Les cinémas indépendants dans les Amériques au XXIe siècle&amp;quot;, Présentation : Regards oppositionnels et espaces d'agentivité dans les cinémas indépendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence H Mullaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motifs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociocriticism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04942111v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XXXVIII-1 | 2024 « Regards oppositionnels » : Les cinémas indépendants dans les Amériques au XXIe siècle Présentation : Regards oppositionnels et espaces d'agentivité dans les cinémas indépendants Presentación : Miradas oposicionales y espacios de agencia en los cines independientes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossing the lines between fiction and reality: The Infiltrators and the De-criminalization of Unauthorized Immigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociocriticism </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/motifs.1229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04983087v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conversation about Latinidad : An interview with Black Latina filmmaker Shenny De Los Angeles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XXXVIII-1 | 2024 « Regards oppositionnels » : Les cinémas indépendants dans les Amériques au XXIe siècle Présentation : Regards oppositionnels et espaces d'agentivité dans les cinémas indépendants Presentación : Miradas oposicionales y espacios de agencia en los cines independientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence H Mullaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shenny de los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociocriticism </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859062v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Regards oppositionnels » : Les cinémas indépendants dans les Amériques au XXIe siècle&amp;quot;, Présentation : Regards oppositionnels et espaces d'agentivité dans les cinémas indépendants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence H Mullaly</w:t>
+                <w:t xml:space="preserve">A Conversation about Latinidad : An interview with Black Latina filmmaker Shenny De Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenny de los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociocriticism </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04854233v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Film Festivals Surviving the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (1), pp.47-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33823/jfs.2022.4.1.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (1), pp.5-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33823/jfs.2022.4.1.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Leaders in War Movies: Zero Dark Thirty and Sicario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts of war and peace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant Rights Documentaries and Engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7.2., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/inmedia.1718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cine Las Americas International Film Festival in Austin, Texas: a Case Study in Counter-Stereotypical Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 160 (3), pp.37-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfea.160.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigrant consumption and cultural visibility in documentary films by and about Latinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7.1., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/inmedia.1192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Chávez, Reinventing the Latino Television Viewer: Language, Ideology, and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/inmedia.895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latino images in Austin, Texas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio del Bosque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMedia : the French Journal of Media and Media Representations in the English-Speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/inmedia.580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859100v1</w:t>
-              </w:r>
-[...664 lines deleted...]
-                <w:t xml:space="preserve">hal-04859321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Film Festivals: Close-Up on New Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cheyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (1), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33823/jfs.2022.4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2080,51 +2250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942111v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheyroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.1229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983087v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenny de los Angeles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854233v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2022.4.1.132" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2022.4.1.157" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.1718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cheyroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.160.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.1192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859089v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio del Bosque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delaporte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859132v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2022.4.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cheyroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764847v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delaporte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859132v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860423v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854233v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H Mullaly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Maury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.1229" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenny de los Angeles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2022.4.1.132" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2022.4.1.157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.1718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cheyroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.160.0037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.1192" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859089v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio del Bosque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/inmedia.580" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2022.4.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>