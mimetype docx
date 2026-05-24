--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1074,307 +1074,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation et gestion du territoire bergeracois entre 250 et 35 kA : essai de synthèse techno-économique</w:t>
+                <w:t xml:space="preserve">Informal But Specialized: Mousterian Bone Hideworking Tools From Combe-Grenal (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iluminada Ortega Cordellat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+                <w:t xml:space="preserve">Elise Tartar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Claud</w:t>
+                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vieillevigne</w:t>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Rios-Garaizar</w:t>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62, </w:t>
+              <w:t xml:space="preserve">Paleoanthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (2), pp.211-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/galliap.3169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48738/2022.iss2.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891959v1</w:t>
+                <w:t xml:space="preserve">hal-03936021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal But Specialized: Mousterian Bone Hideworking Tools From Combe-Grenal (Dordogne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupation et gestion du territoire bergeracois entre 250 et 35 kA : essai de synthèse techno-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iluminada Ortega Cordellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Tartar</w:t>
+                <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Legrand-Pineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Claud</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vieillevigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+                <w:t xml:space="preserve">Joseba Rios-Garaizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoanthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.3169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48738/2022.iss2.112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03936021v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d’occupation au Paléolithique moyen, apport de l’analyse croisée géo-archéologique et techno-économique du site « les pièces de Monsieur Jarnac » à Bourg-Charente (Charente)</w:t>
               </w:r>
@@ -1475,693 +1475,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le référentiel des outils lithiques</w:t>
+                <w:t xml:space="preserve">Les pratiques mises en œuvre par les Néandertaliens lors de l’acquisition et l’exploitation des ressources végétales et animales et la fonction des sites étudiés : synthèse et discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Coudenneau</w:t>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mourre</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.56-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.5142⟩</w:t>
+              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.362-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411184v1</w:t>
+                <w:t xml:space="preserve">hal-02456926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation des ressources végétales et animales au Paléolithique : quels outils méthodologiques pour quelles questions ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+                <w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.18-55. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.3866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810113v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études tracéologiques sur les industries lithiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’exploitation des ressources végétales et animales au Paléolithique : quels outils méthodologiques pour quelles questions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Deschamps</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.296-327. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.18-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.3866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832332v1</w:t>
+                <w:t xml:space="preserve">hal-02810113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques mises en œuvre par les Néandertaliens lors de l’acquisition et l’exploitation des ressources végétales et animales et la fonction des sites étudiés : synthèse et discussion</w:t>
+                <w:t xml:space="preserve">Le référentiel des outils lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coudenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.362-483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4170⟩</w:t>
+              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.56-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.5142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456926v1</w:t>
+                <w:t xml:space="preserve">hal-02411184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese and iron oxide use at Combe-Grenal (Dordogne, France): A proxy for cultural change in Neanderthal communities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+                <w:t xml:space="preserve">Les études tracéologiques sur les industries lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coudenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Royer</w:t>
+                <w:t xml:space="preserve">Cristina Lemorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.239-256. </w:t>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.296-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109178v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2173,51 +2173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.13-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.484-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2381,77 +2381,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.293-295. </w:t>
@@ -2636,64 +2636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,342 +2751,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données préliminaires sur la fouille du site du Paléolithique moyen de Montereau-sur-le-Jard (Seine-et-Marne).</w:t>
+                <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Romain Malgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (4), pp.819-823. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 113 (4), pp.824-828</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737155v1</w:t>
+                <w:t xml:space="preserve">hal-02997020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à Solutré Route de la Roche : fouille préventive d'un gisement de plein air magdalénien</w:t>
+                <w:t xml:space="preserve">Données préliminaires sur la fouille du site du Paléolithique moyen de Montereau-sur-le-Jard (Seine-et-Marne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Malgarini</w:t>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Alix</w:t>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 113 (4), pp.824-828</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 113 (4), pp.819-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2016.14694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997020v1</w:t>
+                <w:t xml:space="preserve">hal-01737155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche technoéconomique et fonctionnelle des occupations de plein air du Paléolithique moyen récent autour de Bayonne (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3309,64 +3309,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results from new Palaeolithic open-air sites near Bayonne (south-western France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fourloubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,51 +3442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of biface manufacturing flakes : functional analysis of three Middle Palaeolithic assemblages from Southwestern and Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 361, pp.131-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3524,77 +3524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and functional analysis of late Middle Paleolithic flake cleavers from southwestern Europe (France and Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3756,308 +3756,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude tracéologique de l’outillage moustérien de type Quina de bonebed de Chez-Pinaud à Jonzac (Charente-Maritime)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le gisement acheuléen de La Grande Vallée à Colombiers (Vienne) : stratigraphie, processus de formation, datations préliminaires et industries lithiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hérisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Airvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galip.2012.2492⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.2329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842689v1</w:t>
+                <w:t xml:space="preserve">halshs-00925378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement acheuléen de La Grande Vallée à Colombiers (Vienne) : stratigraphie, processus de formation, datations préliminaires et industries lithiques.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude tracéologique de l’outillage moustérien de type Quina de bonebed de Chez-Pinaud à Jonzac (Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Soressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Hublin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23, pp.137-154. </w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.3-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.2329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galip.2012.2492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00925378v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tracéologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, hors série n° 5, pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4108,51 +4108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fereidoun Biglari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of iranian archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4177,51 +4177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bifaces : des outils polyfonctionnels ? étude tracéologique intégrée de bifaces du Paléolithique moyen récent du Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (3), pp.413-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4281,64 +4281,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4531,64 +4531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coudenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture de l'épigravettien terminal en plein-air à Cuges-les-Pins (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lisfranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5955,90 +5955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the Past: Butchering a Bison with Middle Palaeolithic Stone Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mărgărit, M., Boroneanț, A (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recreating artefacts and ancient skills: from experiment to interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cetatea de Scaun Publishing, pp.13-31, 2022, 978-606-537-565-9</w:t>
@@ -6067,51 +6067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lans, un campement de plein-air gravettien dans la vallée de la Saône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Goval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6653,51 +6653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7010,90 +7010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléolithique moyen récent et Paléolithique supérieur ancien à Jonzac (Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Hublin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon P. Mcpherron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Soressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7139,51 +7139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pech-de-l'Azé I (Dordogne, France) : nouveau regard sur un gisement moustérien de tradition acheuléenne connu depuis le XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Soressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7352,51 +7352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bonnamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th CONEXP: International Congress of Experimental Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Liège (Belgique), Belgium</w:t>
@@ -7654,51 +7654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking into the variability of Middle Paleolithic handaxes from south-western France: a morpho-technological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gadi Herzlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7773,458 +7773,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Découvertes récentes en Bergeracois : étude préliminaire des occupations châtelperronienne et aurignacienne de « Bout-des-Vergnes » à Bergerac (Dordogne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Ihuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chadelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.165-184</w:t>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562138v1</w:t>
+                <w:t xml:space="preserve">hal-02876589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes récentes en Bergeracois : étude préliminaire des occupations châtelperronienne et aurignacienne de « Bout-des-Vergnes » à Bergerac (Dordogne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chadelle</w:t>
+                <w:t xml:space="preserve">Les gisements gravettiens d’Amiens-Renancourt 1 et 2 (Somme, France) : premières données palethnologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Baillet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.23-42</w:t>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.97-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876589v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gisements gravettiens d’Amiens-Renancourt 1 et 2 (Somme, France) : premières données palethnologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Auguste</w:t>
+                <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du « Chemin de l'Évangile 3 » à Gron (Yonne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Connet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.97-115</w:t>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.165-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500072v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements techniques au Pléistocène moyen récent sur le site paléolithique de Saint-Illiers-la-Ville (Yvelines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ève Boitard-Bidaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8292,77 +8292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par un début de printemps du Dernier Maximum Glaciaire, le site du Chemin de l’Evangile 3 à Gron (Yonne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Connet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Vanhaeren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8519,497 +8519,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Thiébaut</w:t>
+                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Brenet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835774v1</w:t>
+                <w:t xml:space="preserve">hal-01891727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Mesolithic notched blades from Western Europe and North Africa: technological and functional variability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Toomaï Boucherat</w:t>
+                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4 - OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célimene Mussini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Use-Wear Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Faro, Portugal. pp.224-231</w:t>
+              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France, Bordeaux-Les Eyzies 31 mai-5 juin 2010. Vol. 2, Paléolithique et Mésolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021727v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre influence et déterminisme, quel est le rôle de l’environnement sur les productions lithiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+                <w:t xml:space="preserve">Late Mesolithic notched blades from Western Europe and North Africa: technological and functional variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gibaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toomaï Boucherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès Préhistorique de France: "Transitions, Ruptures et Continuité en Préhistoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.179-183</w:t>
+              <w:t xml:space="preserve">International Conference on Use-Wear Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Faro, Portugal. pp.224-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891724v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des productions lithiques du Paléolithique moyen récent (OIS 4-OIS 3) : enquête sur le rôle des facteurs environnementaux, fonctionnels et culturels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+                <w:t xml:space="preserve">Entre influence et déterminisme, quel est le rôle de l’environnement sur les productions lithiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès Préhistorique de France: "Transitions, Ruptures et Continuité en Préhistoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.179-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891727v1</w:t>
+                <w:t xml:space="preserve">hal-01891724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Vallée, a new evidence on the discussion of the appearance of bifacial technology in Europe</w:t>
               </w:r>
@@ -9245,90 +9245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche fonctionnelle des hachereaux du Paléolithique moyen récent de la région vasco-cantabrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Servelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9409,51 +9409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Servelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9521,77 +9521,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coudenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Antibes, France. pp.367-381</w:t>
@@ -9771,77 +9771,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coudenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Coudenneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les outils liés au travail des végétaux (XXXIIIe rencontres internationales d'archéologie et d'histoire d'Antibes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Antibes, France. pp.367-381</w:t>
@@ -9909,51 +9909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10047,51 +10047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeolithic Mesolithic Conference of the British Museum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, London, United Kingdom</w:t>
@@ -10172,51 +10172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de la région Nord-Pas-de-Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Arras, France</w:t>
@@ -10533,77 +10533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10765,90 +10765,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2023, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10883,90 +10883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2022, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10984,90 +10984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne Franche-Comté, Saône-et-Loire, Solutré-Pouilly, Route de la Roche. À la redécouverte du Magdalénien de Solutré. Rapport final d'opération, Inrap Bourgogne Franche-Comté, novembre 2022, 2 vol. (4 tomes), 2088 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lajoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11233,77 +11233,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11460,51 +11460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques). Rapport d'opération annuelle 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11582,51 +11582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques), Rapport d'opération 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11694,310 +11694,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+                <w:t xml:space="preserve">Grotte du Mas d’Azil, Paroi le long de la RD119, rapport d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bon François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Bundgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine. 2019</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; DRAC / SRA Occitanie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463388v1</w:t>
+                <w:t xml:space="preserve">hal-03540263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte du Mas d’Azil, Paroi le long de la RD119, rapport d’opération de fouille archéologique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional d'archéologie Nouvelle-Aquitaine. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanche Bundgen</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03540263v1</w:t>
+                <w:t xml:space="preserve">hal-02463388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12041,77 +12041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport d'opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12159,77 +12159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport d'opération 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12281,90 +12281,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne) - Rapport final d'opération 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle Aquitaine, Service Régional de l’Archéologie, Bordeaux. 2017, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12399,51 +12399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe-Grenal (Domme, Dordogne), rapport final d'opération 2015-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12508,51 +12508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte Gatzarria à Ossas-Suhare (Pyrénées-Atlantiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Flas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12853,51 +12853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romentères, un site du pléistocène moyen sur les hautes terrasses de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13014,51 +13014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourloubey Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genin Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Claud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13080,90 +13080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche fonctionnelle des hachereaux au Paléolithique moyen récent dans le sud-ouest de la France et le nord de l'Espagne 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2011, pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13185,90 +13185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche fonctionnelle des hachereaux au Paléolithique moyen récent dans le sud-ouest de la France et le nord de l'Espagne 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2010, pp.181-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13348,51 +13348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13527,64 +13527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session E, Entre influence et déterminisme sur les productions lithiques ? Actes du XXVIIème Congrès Préhistorique de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13815,51 +13815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="666F0B59"/>
+    <w:nsid w:val="7527B49E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14046,51 +14046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-claud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105581" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Larmignat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iluminada Ortega Cordellat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3169" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5SZ915V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411184v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.5142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3866" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02832332v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02832930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3826" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4094" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Clark" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14683" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.100" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFJ0N3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B06QFWZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14227" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2329" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14169" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.934" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0KG64GZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/NDXM-DW88" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tzl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u04" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u00" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439603v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon P. Mcpherron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnamy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Wojtczak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Herzlinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876589v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834136v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935617v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835800v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516981v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Gr&#233;gory" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coussot C&#233;line" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauss&#233; Christine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05066993v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vigier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867989v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096835v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218348v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532610v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;robert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Calvo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463388v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928177v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162629v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051856v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourloubey Christophe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genin Martine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995664v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02809981v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3548" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056006v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891723v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361290v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-claud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105581" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g7t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Larmignat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.4023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iluminada Ortega Cordellat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Claud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vieillevigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X5SZ915V-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Boitard-Bidaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4170" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.03.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3866" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.5142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02832332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4118" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02832930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3826" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4094" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lajoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737155v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14694" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Clark" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14683" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Airvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.100" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKFJ0N3Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.12.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B06QFWZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gassin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14227" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Soressi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2012.2492" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842912v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2012.14169" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.934" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0KG64GZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423497v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Detrain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/NDXM-DW88" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02295698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/r14-le-rempart-chasseen-de-chateau-percin-a-seilh-haute-garonne/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439620v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14tzl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u04" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418595v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u00" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078410v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439615v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439603v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Geis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine Depierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Goudissard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pressesuniversitairesdeliege.be/produit/les-societes-gravettiennes-du-nord-ouest-europeen/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352911v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409428v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon P. Mcpherron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434636v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnamy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Servelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Burcet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Wojtczak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadi Herzlinger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876589v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Ihuel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500072v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468729v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Vanhaeren" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781153v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Couchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835774v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021727v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gibaja" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooma&#239; Boucherat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ritcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834136v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935617v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deschamps" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835800v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516981v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288189v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712048v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Gr&#233;gory" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coussot C&#233;line" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauss&#233; Christine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05066993v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vigier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096540v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934066v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867989v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Jallot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096835v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218348v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532610v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;robert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902237v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Calvo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463388v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096846v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012888v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096892v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012887v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995626v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928177v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bo&#235;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162629v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051856v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourloubey Christophe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genin Martine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995653v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995664v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02809981v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3548" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056006v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891723v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00361290v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>