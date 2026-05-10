--- v0 (2026-03-09)
+++ v1 (2026-05-10)
@@ -675,355 +675,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebDistri, interface web de supervision des distributeurs d’aliments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir des données brutes stockées : extraction et traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Heirman</w:t>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Weisbecker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cobo</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Furstoss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.107-110</w:t>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619288v1</w:t>
+                <w:t xml:space="preserve">hal-02620544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir des données brutes stockées : extraction et traitement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dispositifs de mesures individuelles de la consommation des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
+                <w:t xml:space="preserve">Jean Louis Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Furstoss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Huau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Trainini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.85-88</w:t>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.117-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620544v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de mesures individuelles de la consommation des aliments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">WebDistri, interface web de supervision des distributeurs d’aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Heirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.117-128</w:t>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, N° Spécial: Phénotypage animal: de la donnée brute à sa valorisation, pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619414v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel insights into the bovine polled phenotype and horn ontogenesis in Bovidae</w:t>
               </w:r>
@@ -1460,64 +1460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bompa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Aletru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Huau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Heirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Robelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J2M 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2025, Saint Jacut de la mer, France</w:t>
@@ -2340,51 +2340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Laverze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2840,695 +2840,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Secula</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFR - PDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906862v1</w:t>
+                <w:t xml:space="preserve">hal-02737658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel type de DAC pour mesurer l'ingestion et le comportement alimentaire des oies ?</w:t>
+                <w:t xml:space="preserve">L'identification électronique par implant sous-cutané chez les palmipèdes : bilan et perspectives de phéntoypage embarqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, Treizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737372v1</w:t>
+                <w:t xml:space="preserve">hal-02737586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Cornuez</w:t>
+                <w:t xml:space="preserve">Quel type de DAC pour mesurer l'ingestion et le comportement alimentaire des oies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, 13. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789601v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Secula</w:t>
+                <w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Secula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Bluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t>
+              <w:t xml:space="preserve">IFR - PDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737658v1</w:t>
+                <w:t xml:space="preserve">hal-03906862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identification électronique par implant sous-cutané chez les palmipèdes : bilan et perspectives de phéntoypage embarqué</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Lague</w:t>
+                <w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Secula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. ITAVI - Institut Technique de l'Aviculture, 2019, Treizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737586v1</w:t>
+                <w:t xml:space="preserve">hal-02789601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d’un distributeur automatique d’aliment comme outil de phénotypage de la croissance, de la consommation et du comportement alimentaire individuels de canards élevés en lot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3609,51 +3609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du comportement alimentaire des trois types génétiques de canard d’élevage grâce à un distributeur automatique d’aliment pendant la phase de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du comportement et de la consommation alimentaires du canard mulard pendant la période de croissance avec 40 canards par distributeur automatique d’aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cornuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,51 +4724,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C65F851C"/>
+    <w:nsid w:val="9393A867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4955,51 +4955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-cobo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2902-5730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250353776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Bernadet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05339004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107630" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Trainini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Biard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lag&#252;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Laverze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Retord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guittard Andr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737372v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desram&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delosi&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mongrelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-cobo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2902-5730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250353776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#233;cula" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-D Bernadet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101539" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05339004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2025.107630" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Weisbecker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lague" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Trainini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619288v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica I. Medugorac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Krebs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063512" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Capitan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bonnafe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weisbecker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Biard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lag&#252;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136147v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Laverze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398151v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Retord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guittard Andr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gouraud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737372v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607338v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Barrieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desram&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delosi&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mongrelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>