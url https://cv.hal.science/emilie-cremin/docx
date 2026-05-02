--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -26,84 +26,189 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.4px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emilie Crémin </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emilie CREMIN</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">emilie-cremin</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-4732-2376</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">186039921</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">mon CV HAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">2023-2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargé de recherche et de coordination de projet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Université de Lausanne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2020-2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-doctoral Research associate</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> University of Glasgow - school of interdisciplinary studies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -319,1133 +424,1133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of aquaculture practices on the sustainability of social-ecological systems in coastal zones of the Mekong Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Hong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cremin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">da Van Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 258, pp.107392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global assessment of actors and their roles in climate change adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Petzold</w:t>
+                <w:t xml:space="preserve">Social‐ecological systems approach for adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sarwar Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Hawxwell</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantani Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Jantke</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nurul Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Gonçalves Gresse</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotta Mirbach</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cremin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
+              <w:t xml:space="preserve">Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-023-01824-z⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sd.2801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242123v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning the Global Delta Risk Index with SDG and SFDRR global frameworks to assess risk to socio-ecological systems in river deltas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cremin</w:t>
+                <w:t xml:space="preserve">A global assessment of actors and their roles in climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Petzold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jack O’connor</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hawxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sumana Banerjee</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Jantke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ly Ha Bui</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Gonçalves Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abhra Chanda</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotta Mirbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-023-01295-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-023-01824-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454333v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social‐ecological systems approach for adaptation to climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Md Sarwar Hossain</w:t>
+                <w:t xml:space="preserve">Aligning the Global Delta Risk Index with SDG and SFDRR global frameworks to assess risk to socio-ecological systems in river deltas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cremin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sayantani Basak</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Md Nurul Amin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumana Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carl Anderson</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ly Ha Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cremin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhra Chanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sd.2801⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.1871-1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-023-01295-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454329v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles alternatives de participation dans les territoires de l’eau ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Linton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronica Mitroi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natacha Jacquin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (2), pp.5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.021.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.021.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01953324v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quelles alternatives de participation dans les territoires de l’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Linton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Mitroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jacquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (2), pp.117. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.021.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.021.0117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01953326v1</w:t>
+                <w:t xml:space="preserve">halshs-01953324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mobilité et sédentarité : les Mising, « peuple du fleuve », face à l’endiguement du Brahmapoutre en Assam (Inde du Nord-Est)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.2399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux du Brahmapoutre et les villes d’Assam : des chemins divergents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Hollé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.14233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahmaputra embankment and hydrological risks in the Mising tribe’s territory (Dhakuakhana Subdivision, Assam, Nord-east India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hors-série 10, pp.83 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.11417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les temples de l’Inde moderne » : un grand barrage dans un lieu saint de la Narmada (Madhya Pradesh)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1-2, pp.83 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1455,154 +1560,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Resilience in the Sundarbans: Integrating Livelihoods, Governance, and Nature-Based Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cremin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Nurul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souradip Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapas Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1612,193 +1717,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation des mobilités fluviales et humaines dans la plaine du Brahmapoutre (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Versailles, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living with or beside the river : Control of Brahmaputra’s hydrological dynamics v/s peasant mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. , Is Rivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1808,91 +1913,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde des grands barrages. Omkareshwar : une ville sainte de la Narmada en cours de transformation (MadhyaPradesh, Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1902,330 +2007,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gange à varanasi : Controverses autour de la pollution d’un fleuve « sacré »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Voisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une poétique des villes-fleuves du monde, entre géopoétique et écopoétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.431-450, 2023, 978-2-406-14480-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions de l’espace de la ville sainte d’Omkareshwar à l’ombre d’un grand barrage sur la Narmada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Joshi ; A. Viguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et fleuve en Asie du Sud. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, pp.133-153, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild life conservation and tribal livelihood in the Brahmaputra flood plain. The case of the Mising tribe in the fringe villages of the Kaziranga National Park (Assam, North-East India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Lainé; T. B. Subba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orient Black Swan publication,, 2012, 978-8125045328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01005888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Land Erosion and Land Eviction: Emerging Social Movements in the Mishing Fringe Villages of the Kaziranga National Park (Assam, North East India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Development Emerging Issues and Debates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2235,114 +2340,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mobilité et sédentarité : les Mising, « peuple du fleuve », face à l'endiguement du Brahmapoutre (Assam, Inde du Nord-Est)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Paris 8 Vincennes Saint-Denis, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01139754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2408,51 +2513,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="CE0B18EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2489,51 +2746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279691v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Hong Hua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cremin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Van Huynh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Long" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107392" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hawxwell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Jantke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gon&#231;alves Gresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Mirbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01824-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O&#8217;connor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumana Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Ha Bui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhra Chanda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01295-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sarwar Hossain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Nurul Amin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2801" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cr&#233;min" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mitroi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14233" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11417" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7252" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Imran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Nurul Islam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradip Pathak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Mondal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403412v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Krieg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01139754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-cremin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4732-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186039921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Hong Hua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cremin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Van Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Long" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107392" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sarwar Hossain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Nurul Amin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anderson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hawxwell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Jantke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gon&#231;alves Gresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Mirbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01824-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O&#8217;connor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumana Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Ha Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhra Chanda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01295-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cr&#233;min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mitroi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7252" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Imran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Nurul Islam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradip Pathak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Mondal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Krieg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01139754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>