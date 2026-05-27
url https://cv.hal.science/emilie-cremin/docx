--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">186039921</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tMaFmJIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -398,1159 +419,1657 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of aquaculture practices on the sustainability of social-ecological systems in coastal zones of the Mekong Delta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre mer et fleuves, la terre en partage dans le delta du Gange-Brahmapoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cremin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Renaud</w:t>
+                <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107392⟩</w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 235 (3), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpre.235.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279691v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social‐ecological systems approach for adaptation to climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of aquaculture practices on the sustainability of social-ecological systems in coastal zones of the Mekong Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Hong Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cremin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">da Van Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Sarwar Hossain</w:t>
+                <w:t xml:space="preserve">Graham Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayantani Basak</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sd.2801⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.107392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454329v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global assessment of actors and their roles in climate change adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelled effectiveness of NbS in reducing disaster risk: Evidence from the OPERANDUM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bowyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Maria Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Petzold</w:t>
+                <w:t xml:space="preserve">Bidroha Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cremin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Hawxwell</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotta Mirbach</w:t>
+                <w:t xml:space="preserve">Sisay Debele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-023-01824-z⟩</w:t>
+              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.100127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2024.100127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242123v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning the Global Delta Risk Index with SDG and SFDRR global frameworks to assess risk to socio-ecological systems in river deltas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Social‐ecological systems approach for adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Sarwar Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantani Basak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Nurul Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cremin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abhra Chanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11625-023-01295-3⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (3), pp.2766-2778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sd.2801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454333v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global assessment of actors and their roles in climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Petzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hawxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Jantke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Crémin</w:t>
+                <w:t xml:space="preserve">Eduardo Gonçalves Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Linton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotta Mirbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.021.0117⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-023-01824-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01953326v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles alternatives de participation dans les territoires de l’eau ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamie Linton</w:t>
+                <w:t xml:space="preserve">Aligning the Global Delta Risk Index with SDG and SFDRR global frameworks to assess risk to socio-ecological systems in river deltas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cremin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumana Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Mitroi</w:t>
+                <w:t xml:space="preserve">Ly Ha Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abhra Chanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (2), pp.5. </w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.1871-1891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.021.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11625-023-01295-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01953324v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre mobilité et sédentarité : les Mising, « peuple du fleuve », face à l’endiguement du Brahmapoutre en Assam (Inde du Nord-Est)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Crémin</w:t>
+                <w:t xml:space="preserve">A Qualitative Assessment of Natural and Anthropogenic Drivers of Risk to Sustainable Livelihoods in the Indian Sundarban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumana Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhra Chanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuhin Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cremin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.2399⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.6146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15076146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729282v1</w:t>
+                <w:t xml:space="preserve">hal-05622636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces ruraux du Brahmapoutre et les villes d’Assam : des chemins divergents ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Hollé</w:t>
+                <w:t xml:space="preserve">Construction de l’identité tribale et revendications territoriales des Miri-Mising au Nord-est de l’Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.14233⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.9781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729092v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahmaputra embankment and hydrological risks in the Mising tribe’s territory (Dhakuakhana Subdivision, Assam, Nord-east India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Crémin</w:t>
+                <w:t xml:space="preserve">Adaptations agroécologiques et mobilités face aux aléas hydromorphologiques et aux contraintes foncières dans la plaine alluviale du Brahmapoutre (Assam – Inde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cremin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (281), pp.219-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.11263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.11417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01729089v1</w:t>
+                <w:t xml:space="preserve">hal-05622644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Crémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Linton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.021.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles alternatives de participation dans les territoires de l’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Crémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Linton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Mitroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.021.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01953324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mobilité et sédentarité : les Mising, « peuple du fleuve », face à l’endiguement du Brahmapoutre en Assam (Inde du Nord-Est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Crémin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.2399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces ruraux du Brahmapoutre et les villes d’Assam : des chemins divergents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Crémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Hollé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahmaputra embankment and hydrological risks in the Mising tribe’s territory (Dhakuakhana Subdivision, Assam, Nord-east India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Crémin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors-série 10 (Hors-série 10), pp.83 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.11417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les temples de l’Inde moderne » : un grand barrage dans un lieu saint de la Narmada (Madhya Pradesh)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1-2, pp.83 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.7252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1560,154 +2079,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Resilience in the Sundarbans: Integrating Livelihoods, Governance, and Nature-Based Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cremin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Imran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md. Nurul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souradip Pathak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapas Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1717,193 +2236,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialisation des mobilités fluviales et humaines dans la plaine du Brahmapoutre (Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Versailles, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living with or beside the river : Control of Brahmaputra’s hydrological dynamics v/s peasant mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. , Is Rivers 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1913,91 +2432,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Inde des grands barrages. Omkareshwar : une ville sainte de la Narmada en cours de transformation (MadhyaPradesh, Inde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2007,330 +2526,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gange à varanasi : Controverses autour de la pollution d’un fleuve « sacré »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Voisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une poétique des villes-fleuves du monde, entre géopoétique et écopoétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.431-450, 2023, 978-2-406-14480-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions de l’espace de la ville sainte d’Omkareshwar à l’ombre d’un grand barrage sur la Narmada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Joshi ; A. Viguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville et fleuve en Asie du Sud. Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Inalco, pp.133-153, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild life conservation and tribal livelihood in the Brahmaputra flood plain. The case of the Mising tribe in the fringe villages of the Kaziranga National Park (Assam, North-East India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Lainé; T. B. Subba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orient Black Swan publication,, 2012, 978-8125045328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01005888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Land Erosion and Land Eviction: Emerging Social Movements in the Mishing Fringe Villages of the Kaziranga National Park (Assam, North East India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Development Emerging Issues and Debates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2340,114 +2859,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre mobilité et sédentarité : les Mising, « peuple du fleuve », face à l'endiguement du Brahmapoutre (Assam, Inde du Nord-Est)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Crémin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Paris 8 Vincennes Saint-Denis, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01139754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2515,51 +3034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE0B18EA"/>
+    <w:nsid w:val="5791799C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2746,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-cremin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4732-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186039921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Hong Hua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cremin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Van Huynh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Long" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107392" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sarwar Hossain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Nurul Amin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anderson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hawxwell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Jantke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gon&#231;alves Gresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Mirbach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01824-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O&#8217;connor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumana Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Ha Bui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhra Chanda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01295-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cr&#233;min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953324v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mitroi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2399" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7252" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Imran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Nurul Islam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradip Pathak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Mondal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592274v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Krieg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739542v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01139754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-cremin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4732-2376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186039921" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tMaFmJIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622629v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cr&#233;min" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.235.0073" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Hong Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cremin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Van Huynh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Long" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107392" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bowyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Maria Alfieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidroha Basu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisay Debele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2024.100127" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sarwar Hossain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Nurul Amin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sd.2801" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petzold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hawxwell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Jantke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gon&#231;alves Gresse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Mirbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01824-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454333v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack O&#8217;connor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumana Banerjee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Ha Bui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhra Chanda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-023-01295-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622636v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhin Ghosh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15076146" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cr&#233;min" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.9781" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cremin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.11263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0117" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mitroi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2399" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Holl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14233" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11417" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7252" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Imran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Nurul Islam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souradip Pathak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Mondal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grivel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592274v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Krieg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01139754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>