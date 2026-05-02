--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -351,291 +351,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the experience of cultural ecosystem services in mountain protected areas by clusters of visitors</w:t>
+                <w:t xml:space="preserve">Cohabitation in Mountain Pastures: Tensions, Fantasies and Realities of Shepherds, Hut Caretakers and Outdoor Recreationists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria R Felipe‐lucia</w:t>
+                <w:t xml:space="preserve">Myriam Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel de Frutos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+                <w:t xml:space="preserve">Philippe Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Grescho</w:t>
+                <w:t xml:space="preserve">Victor Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonna M Heuschele</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermann Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70, </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112 (3), pp.13643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2024.101663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/139tv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043986v1</w:t>
+                <w:t xml:space="preserve">hal-05039845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohabitation in Mountain Pastures: Tensions, Fantasies and Realities of Shepherds, Hut Caretakers and Outdoor Recreationists</w:t>
+                <w:t xml:space="preserve">Differences in the experience of cultural ecosystem services in mountain protected areas by clusters of visitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ribert</w:t>
+                <w:t xml:space="preserve">Maria R Felipe‐lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel de Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Andrade</w:t>
+                <w:t xml:space="preserve">Volker Grescho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Dodier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonna M Heuschele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112-3, pp.13643. </w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/139tv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2024.101663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039845v1</w:t>
+                <w:t xml:space="preserve">hal-05043986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian analysis of adaptation of mountain grassland production to global change</w:t>
               </w:r>
@@ -1028,51 +1028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel de Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Grescho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,173 +2051,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionable knowledge for land use planning: Making ecosystem services operational</w:t>
+                <w:t xml:space="preserve">Interdisciplinary construction of a socio-ecological vulnerability trajectory based on the Quatre Montagnes (Isère, France) area from 1950 to 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Brunet</w:t>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Tuomisaari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bierry</w:t>
+                <w:t xml:space="preserve">L. Tschanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piazza Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.036⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (3), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.5046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098807v1</w:t>
+                <w:t xml:space="preserve">hal-02608659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can integrated valuation of ecosystem services help understanding and steering agroecological transitions ?</w:t>
               </w:r>
@@ -2331,429 +2319,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From pork to fork: The social experience of bundles of interacting ecosystem services through gastronomy</w:t>
+                <w:t xml:space="preserve">Actionable knowledge for land use planning: Making ecosystem services operational</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sofia Vaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Sofia Vaz</w:t>
+                <w:t xml:space="preserve">Lucas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Tuomisaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Volker Grescho</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.07.011⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03309607v1</w:t>
+                <w:t xml:space="preserve">hal-02098807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researchers must be aware of their roles at the interface of ecosystem services science and policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From pork to fork: The social experience of bundles of interacting ecosystem services through gastronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francis Turkelboom</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Santarém</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Grescho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13280-017-0939-1⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.170-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098808v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary construction of a socio-ecological vulnerability trajectory based on the Quatre Montagnes (Isère, France) area from 1950 to 2016.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Researchers must be aware of their roles at the interface of ecosystem services science and policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tschanz</w:t>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Colloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Piazza Morel</w:t>
+                <w:t xml:space="preserve">Francis Turkelboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (3), pp.16. </w:t>
+              <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (1), pp.97-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.5046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13280-017-0939-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608659v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking ecosystem service bundles: Towards predictive mapping of synergies and trade-offs between ecosystem services</w:t>
               </w:r>
@@ -3001,248 +3001,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607152v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des territoires par une approche par les réseaux de services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling trade-offs and synergies around ecosystem services with the influence network framework: illustration from a consultative process over the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Martín-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Turkelboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/set.021.0010⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/es-08494-210232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03309707v1</w:t>
+                <w:t xml:space="preserve">hal-03309796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling trade-offs and synergies around ecosystem services with the influence network framework: illustration from a consultative process over the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion intégrée des territoires par une approche par les réseaux de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (2), pp.32. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (4), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/es-08494-210232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/set.021.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03309796v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing bundles of ecosystem services from regional to landscape scale: insights from the French Alps</w:t>
               </w:r>
@@ -3388,51 +3388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Martín-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3659,450 +3659,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpages Sentinelles: un dispositif transdisciplinaire pour l'adaptation au changement climatique en alpage dans les Alpes françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une démarche inter- et transdisciplinaire pour l’élaboration d’un outil de suivi des conditions agroclimatiques en alpage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deléglise</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Samacoïts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et pastoralisme de Chartreuse face au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet Alpine Space TranStat, Sep 2024, Entremont-le-Vieux (Savoie), France</w:t>
+              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRM (Météo-France - CNRS), programme de recherche TRACCS, IPSL, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020480v1</w:t>
+                <w:t xml:space="preserve">hal-05020401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Interdisciplinary Research with Cards-based Workshops - A Case Study on Participatory Planning for Mountain Pastoralism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpages Sentinelles: un dispositif transdisciplinaire pour l'adaptation au changement climatique en alpage dans les Alpes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture et pastoralisme de Chartreuse face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet Alpine Space TranStat, Sep 2024, Entremont-le-Vieux (Savoie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507358v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche inter- et transdisciplinaire pour l’élaboration d’un outil de suivi des conditions agroclimatiques en alpage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues François</w:t>
+                <w:t xml:space="preserve">Supporting Interdisciplinary Research with Cards-based Workshops - A Case Study on Participatory Planning for Mountain Pastoralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Raffaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Samacoïts</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Honololu, Hawaii, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613905.3637107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020401v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une interface de simulation multi-agents pour la gestion concertée des territoires pastoraux de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Raffaillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '23: 34. International Francophone Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Troyes, France. </w:t>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,51 +4981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,51 +5702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Murro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loucougaray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Felipe&#8208;lucia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel de Frutos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grescho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna M Heuschele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2024.101663" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2023.100568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Meacham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Norstr&#246;m" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bennett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2032356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel de Frutos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Carver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B&#252;ermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Otero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.04.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2021.1925743" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne H&#246;lting" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Massenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rode" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01379-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harini Nagendra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;farrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bridgewater" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2020.1819426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo van Der Sluis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Arts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bogers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2018.1446074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lasseur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Byczek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1570971" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Zawada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1674383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tuomisaari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bierry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW5F4RM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Konig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09843-230112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Vaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Santar&#233;m" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.07.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098808v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Turkelboom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-017-0939-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608659v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tschanz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5046" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.08.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02607152v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050487ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.021.0010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309796v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Mart&#237;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-08494-210232" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turkelboom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2014.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJNXVC9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020480v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020401v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Murro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loucougaray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Felipe&#8208;lucia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel de Frutos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grescho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna M Heuschele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2024.101663" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2023.100568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Meacham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Norstr&#246;m" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bennett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2032356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel de Frutos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Carver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B&#252;ermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Otero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.04.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2021.1925743" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne H&#246;lting" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Massenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rode" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01379-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harini Nagendra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;farrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bridgewater" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2020.1819426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo van Der Sluis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Arts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bogers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2018.1446074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lasseur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Byczek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1570971" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Zawada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1674383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tschanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Konig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09843-230112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tuomisaari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bierry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW5F4RM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Vaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Santar&#233;m" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.07.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Turkelboom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-017-0939-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.08.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02607152v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050487ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Mart&#237;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-08494-210232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.021.0010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turkelboom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2014.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJNXVC9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>