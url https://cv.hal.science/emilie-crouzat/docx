--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -351,291 +351,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohabitation in Mountain Pastures: Tensions, Fantasies and Realities of Shepherds, Hut Caretakers and Outdoor Recreationists</w:t>
+                <w:t xml:space="preserve">Differences in the experience of cultural ecosystem services in mountain protected areas by clusters of visitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Ribert</w:t>
+                <w:t xml:space="preserve">Maria R Felipe‐lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel de Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Andrade</w:t>
+                <w:t xml:space="preserve">Volker Grescho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Dodier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonna M Heuschele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112 (3), pp.13643. </w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/139tv⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2024.101663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039845v1</w:t>
+                <w:t xml:space="preserve">hal-05043986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the experience of cultural ecosystem services in mountain protected areas by clusters of visitors</w:t>
+                <w:t xml:space="preserve">Cohabitation in Mountain Pastures: Tensions, Fantasies and Realities of Shepherds, Hut Caretakers and Outdoor Recreationists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria R Felipe‐lucia</w:t>
+                <w:t xml:space="preserve">Myriam Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel de Frutos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+                <w:t xml:space="preserve">Philippe Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Grescho</w:t>
+                <w:t xml:space="preserve">Victor Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonna M Heuschele</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hermann Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70, </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Négocier sa place en montagne. Faire l’expérience de la domination et de sa contestation : perspectives radicales, 112 (3), pp.13643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2024.101663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/139tv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043986v1</w:t>
+                <w:t xml:space="preserve">hal-05039845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian analysis of adaptation of mountain grassland production to global change</w:t>
               </w:r>
@@ -1028,51 +1028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel de Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Grescho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Carver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1666,295 +1666,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of European landscape change: stakeholders’ perspectives through Fuzzy Cognitive Mapping</w:t>
+                <w:t xml:space="preserve">Mapping ecosystem services bundles in a heterogeneous mountain region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo van Der Sluis</w:t>
+                <w:t xml:space="preserve">Clémence Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bas Arts</w:t>
+                <w:t xml:space="preserve">Rémy Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Kok</w:t>
+                <w:t xml:space="preserve">Coline Byczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bogers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Gravsholt Busck</w:t>
+                <w:t xml:space="preserve">Valentine Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01426397.2018.1446074⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.74-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/26395916.2019.1570971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03309603v1</w:t>
+                <w:t xml:space="preserve">hal-02404663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping ecosystem services bundles in a heterogeneous mountain region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of European landscape change: stakeholders’ perspectives through Fuzzy Cognitive Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo van Der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Vannier</w:t>
+                <w:t xml:space="preserve">Bas Arts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Lasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Crouzat</w:t>
+                <w:t xml:space="preserve">Kasper Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Byczek</w:t>
+                <w:t xml:space="preserve">Marion Bogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Lafond</w:t>
+                <w:t xml:space="preserve">Anne Gravsholt Busck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems and People</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.74-88. </w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (4), pp.458-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/26395916.2019.1570971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2018.1446074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404663v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of a national ecosystem assessment – insights from the French mountain systems’ experience</w:t>
               </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Santarém</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Grescho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32, pp.170-172. </w:t>
@@ -2752,51 +2752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking ecosystem service bundles: Towards predictive mapping of synergies and trade-offs between ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Spake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2873,103 +2873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les services écosystémiques : quelles données, quels modèles, quelles incertitudes ? Exemple autour du bassin de vie de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Byczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les espaces verts urbains : éclairages sur les services écosystémiques culturels, 11, pp.1-31. </w:t>
@@ -3267,51 +3267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Turkelboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Byczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Meersmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3704,51 +3704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Samacoïts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,77 +4468,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation prospective des changements d'usage des sols et de Services Ecosystémiques dans le bassin de vie de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Byczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4981,51 +4981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,51 +5702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Murro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loucougaray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Felipe&#8208;lucia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel de Frutos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grescho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna M Heuschele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2024.101663" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2023.100568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Meacham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Norstr&#246;m" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bennett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2032356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel de Frutos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Carver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B&#252;ermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Otero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.04.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2021.1925743" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne H&#246;lting" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Massenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rode" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01379-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harini Nagendra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;farrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bridgewater" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2020.1819426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309603v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo van Der Sluis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Arts" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bogers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2018.1446074" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lasseur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Byczek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1570971" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Zawada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1674383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tschanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Konig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09843-230112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tuomisaari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bierry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW5F4RM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Vaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Santar&#233;m" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.07.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Turkelboom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-017-0939-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.08.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02607152v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050487ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Mart&#237;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-08494-210232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.021.0010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turkelboom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2014.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJNXVC9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Murro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Loucougaray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104641" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Locatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Colloff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Felipe&#8208;lucia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel de Frutos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Grescho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonna M Heuschele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2024.101663" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039845v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Andrade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Dodier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14655" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Del&#233;glise" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2023.100568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Meacham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Norstr&#246;m" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Peterson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Andersson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bennett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2022.2032356" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04290089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel de Frutos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Carver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea B&#252;ermann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2021.101395" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Palomo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iago Otero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.04.013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04041573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibele Queiroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cord" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2021.1925743" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schr&#246;ter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne H&#246;lting" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Massenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rode" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-020-01379-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harini Nagendra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O&#8217;farrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bridgewater" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2020.1819426" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Byczek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lafond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1570971" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo van Der Sluis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Arts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Kok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bogers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gravsholt Busck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2018.1446074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Zawada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2019.1674383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608659v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tschanz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5046" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dendoncker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boeraeve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Konig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09843-230112" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tuomisaari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bierry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW5F4RM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Vaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Santar&#233;m" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2018.07.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Turkelboom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-017-0939-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Spake" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2017.08.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02607152v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1050487ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309796v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Mart&#237;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-08494-210232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/set.021.0010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turkelboom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meersmans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lamarque" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2014.07.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJNXVC9R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020401v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Samaco&#239;ts" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Raffaillac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613905.3637107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577590.3589606" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020361v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05020535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685884v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez-Almoyna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01174869v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>