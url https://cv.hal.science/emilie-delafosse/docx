--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -409,321 +409,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proyecto Walsh: experimento transmedia al margen de la ficción</w:t>
+                <w:t xml:space="preserve">L’adaptation en bande dessinée de El matadero d’Esteban Echeverría : Enrique Breccia se souvient...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lo “trans-” y la ficción hispanoamericana contemporánea, 37, pp.233-246. </w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mémoire et oubli : Histoire et Art à l’épreuve du souvenir, 26, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/babel.5337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975442v1</w:t>
+                <w:t xml:space="preserve">hal-02975460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation en bande dessinée de El matadero d’Esteban Echeverría : Enrique Breccia se souvient...</w:t>
+                <w:t xml:space="preserve">Proyecto Walsh: experimento transmedia al margen de la ficción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mémoire et oubli : Histoire et Art à l’épreuve du souvenir, 26, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lo “trans-” y la ficción hispanoamericana contemporánea, 37, pp.233-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/framespa.4677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/babel.5337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975460v1</w:t>
+                <w:t xml:space="preserve">hal-02975442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Plop&amp;lt;/i&amp;gt; de Rafael Pinedo: &amp;quot;ciencia rudimentaria y ficción de las ruinas</w:t>
+                <w:t xml:space="preserve">Blogs d´écrivains argentins : en marge de “l’œuvre principale” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Engins, machines et cyborgs : sciences et fictions en Amérique latine, 19, pp.213-229</w:t>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La révolution théâtrale dans le Río de la Plata, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975462v1</w:t>
+                <w:t xml:space="preserve">hal-01372885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blogs d´écrivains argentins : en marge de “l’œuvre principale” ?</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Plop&amp;lt;/i&amp;gt; de Rafael Pinedo: &amp;quot;ciencia rudimentaria y ficción de las ruinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La révolution théâtrale dans le Río de la Plata, 22</w:t>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Engins, machines et cyborgs : sciences et fictions en Amérique latine, 19, pp.213-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372885v1</w:t>
+                <w:t xml:space="preserve">hal-02975462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les figures de l’étranger dans Agua d’Eduardo Berti</w:t>
               </w:r>
@@ -1854,730 +1854,803 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexo, tentáculo y género: imágenes transgresivas en Hokusai, “antología pulpa” de microrrelatos</w:t>
+                <w:t xml:space="preserve">Exil et migration au féminin dans quelques micro-récits hispanophones contemporains : échantillons d’une affinité élective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l’Université de Lorraine (Mondes hispanophones). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Donde el tamaño sí importa… La minificción: una cuestión de géneros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 126, Iberoamericana Vervuert, pp.121-130, 2021, Ediciones de Iberoamericana, 978-84-9192-257-5</w:t>
+              <w:t xml:space="preserve">Exil et migration au féminin depuis et vers l’Espagne: 20e-21e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-235, 2026, 9782384512072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974513v1</w:t>
+                <w:t xml:space="preserve">hal-05575894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précis de grammaire espagnole (exercices grammaticaux et corrigé)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexo, tentáculo y género: imágenes transgresivas en Hokusai, “antología pulpa” de microrrelatos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Précis de grammaire espagnole : avec exercices corrigés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.289-353, 2020, 978-2-200-62195-7</w:t>
+              <w:t xml:space="preserve">Donde el tamaño sí importa… La minificción: una cuestión de géneros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 126, Iberoamericana Vervuert, pp.121-130, 2021, Ediciones de Iberoamericana, 978-84-9192-257-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448392v1</w:t>
+                <w:t xml:space="preserve">hal-02974513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De &amp;lt;i&amp;gt;Operación Masacre&amp;lt;/i&amp;gt; à &amp;lt;i&amp;gt;Proyecto Walsh&amp;lt;/i&amp;gt; ou les métamorphoses du récit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précis de grammaire espagnole (exercices grammaticaux et corrigé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie Audran; Gianna Schmitter. </w:t>
+              <w:t xml:space="preserve">Solange Ameye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translittératures, transmédialités, transcorporalités : littératures latino-américaines (2000-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.43-55, 2020, 978-2-37906-047-2</w:t>
+              <w:t xml:space="preserve">Précis de grammaire espagnole : avec exercices corrigés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.289-353, 2020, 978-2-200-62195-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974508v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proyecto Walsh o la reconstrucción transmedia del espacio literario</w:t>
+                <w:t xml:space="preserve">De &amp;lt;i&amp;gt;Operación Masacre&amp;lt;/i&amp;gt; à &amp;lt;i&amp;gt;Proyecto Walsh&amp;lt;/i&amp;gt; ou les métamorphoses du récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions des archives contemporaines. </w:t>
+              <w:t xml:space="preserve">Marie Audran; Gianna Schmitter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deconstruccion del espacio literario en América Latina. 1996-2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Translittératures, transmédialités, transcorporalités : littératures latino-américaines (2000-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.43-55, 2020, 978-2-37906-047-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974511v1</w:t>
+                <w:t xml:space="preserve">hal-02974508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fragmentación a la licuefacción familiar en Los topos de Félix Bruzzone</w:t>
+                <w:t xml:space="preserve">Proyecto Walsh o la reconstrucción transmedia del espacio literario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CRAL-Archivos. </w:t>
+              <w:t xml:space="preserve">Éditions des archives contemporaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La literatura : ¿ un asunto de familia(s) ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deconstruccion del espacio literario en América Latina. 1996-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.377-386, 2019, 978-2-8130-0340-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613010v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variaciones posapocalípticas en la trilogía de Rafael Pinedo : Plop, Frío, Subte</w:t>
+                <w:t xml:space="preserve">De la fragmentación a la licuefacción familiar en Los topos de Félix Bruzzone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inés Ordiz Alonso-Collada; Rosa María Díez Cobo. </w:t>
+              <w:t xml:space="preserve">CRAL-Archivos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La (ir)realidad imaginada : aproximaciones a lo insólito en la ficción hispanoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de León, Area de Publicaciones, pp.125-133, 2015, 9788497737258</w:t>
+              <w:t xml:space="preserve">La literatura : ¿ un asunto de familia(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435068v1</w:t>
+                <w:t xml:space="preserve">hal-03613010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures spectrales dans L’Invention de Morel de Jean Pierre Mourey et d’Adolfo Bioy Casares</w:t>
+                <w:t xml:space="preserve">Variaciones posapocalípticas en la trilogía de Rafael Pinedo : Plop, Frío, Subte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Colin; Emilile Delafosse; Thomas Faye; Sonia Fournet; Marie-Caroline Leroux. </w:t>
+              <w:t xml:space="preserve">Inés Ordiz Alonso-Collada; Rosa María Díez Cobo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poétiques et politiques du spectre : lieux, figures et représentations de la rémanence dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 72-78, Presses Universitaires de Limoges, 2014, 2-84287-602-9</w:t>
+              <w:t xml:space="preserve">La (ir)realidad imaginada : aproximaciones a lo insólito en la ficción hispanoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de León, Area de Publicaciones, pp.125-133, 2015, 9788497737258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433278v1</w:t>
+                <w:t xml:space="preserve">hal-01435068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representaciones del Proceso en la microficción argentina contemporánea</w:t>
+                <w:t xml:space="preserve">Figures spectrales dans L’Invention de Morel de Jean Pierre Mourey et d’Adolfo Bioy Casares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Universidade do Minho. </w:t>
+              <w:t xml:space="preserve">Philippe Colin; Emilile Delafosse; Thomas Faye; Sonia Fournet; Marie-Caroline Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microcontos e outras microformas. Alguns ensaios</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 27, pp.59-79, 2012, 978-989-8549-20-4</w:t>
+              <w:t xml:space="preserve">Poétiques et politiques du spectre : lieux, figures et représentations de la rémanence dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72-78, Presses Universitaires de Limoges, 2014, 2-84287-602-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975871v1</w:t>
+                <w:t xml:space="preserve">hal-01433278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Representaciones del Proceso en la microficción argentina contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidade do Minho. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microcontos e outras microformas. Alguns ensaios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, pp.59-79, 2012, 978-989-8549-20-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La presencia de lo metaficcional en La mujer de Wakefield y Todos los Funes: modalidades y alcance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lit Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metanarrativas Hispánicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-109, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2587,222 +2660,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevista a Lilian Elphick, editora general de &amp;lt;i&amp;gt;Brevilla&amp;lt;/i&amp;gt;. Revista de minificción (por Émilie Delafosse): “Siempre habrá nuevos proyectos, antologías y preocupación por el género.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://revistabrevilla.blogspot.com/2024/01/acerca-de-revista-brevilla-entrevista.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jean-Pierre Mourey : de L'Invention de Morel au Cavalier suédois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varia 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevista a Raúl Brasca : &amp;quot;Dentro de la microficción se da un solapamiento de géneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.143-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2812,100 +2885,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique des genres dans l'oeuvre narrative d'Eduardo Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Stendhal-Grenoble 3, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03617377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2915,91 +2988,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du fantastique à l’extrañamiento chez Eduardo Berti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3009,269 +3082,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grands succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-Dame des Donneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Geneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engins, machines et cyborgs : sciences et fictions en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.321-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dégoût</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3418,51 +3491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05113176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143er" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03660368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31921/microtextualidades.n11a1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31921/microtextualidades.n10a7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975442v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5337" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975462v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01372885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aiosa-Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llored" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cesare Schreiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974511v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1837" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613024v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03617377v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04191732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Geneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05113176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143er" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03660368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31921/microtextualidades.n11a1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31921/microtextualidades.n10a7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4677" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01372885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aiosa-Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llored" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cesare Schreiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05575894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1837" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03617377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04191732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Geneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>