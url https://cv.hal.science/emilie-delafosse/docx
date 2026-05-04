--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1296,232 +1296,232 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le néolocalisme dans le &amp;lt;i&amp;gt;brand storytelling&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">À la croisée des récits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Comino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mckeown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Responsabilité(s) et pratique du marketing : 39ème congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France. pp.1042-1051</w:t>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journée de Recherche en Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for Research on Consumers and Marketing Strategy, Mar 2023, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209683v1</w:t>
+                <w:t xml:space="preserve">hal-04209673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la croisée des récits</w:t>
+                <w:t xml:space="preserve">Le néolocalisme dans le &amp;lt;i&amp;gt;brand storytelling&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Comino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mckeown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Center for Research on Consumers and Marketing Strategy, Mar 2023, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Responsabilité(s) et pratique du marketing : 39ème congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France. pp.1042-1051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209673v1</w:t>
+                <w:t xml:space="preserve">hal-04209683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace lyonnais dans Todos los Funes d'Eduardo Berti : fonctions et repères</w:t>
               </w:r>
@@ -3491,51 +3491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05113176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143er" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03660368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31921/microtextualidades.n11a1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31921/microtextualidades.n10a7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4677" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01372885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aiosa-Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llored" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cesare Schreiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05575894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1837" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03617377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04191732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Geneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05113176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/143er" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03660368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31921/microtextualidades.n11a1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31921/microtextualidades.n10a7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4677" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01372885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372432v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379404v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209673v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Comino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mckeown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Aiosa-Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Nait-Bouda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thevenon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Alonso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Llored" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Di Cesare Schreiber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fournet-Perot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05575894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974511v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1837" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04370665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03617377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04191732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Geneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>