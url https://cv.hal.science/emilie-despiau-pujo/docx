--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -836,295 +836,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning graphene: A first quantum/classical molecular dynamics approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring ion velocity distribution functions through high-aspect ratio holes in inductively coupled plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delfour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Graves</w:t>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4945034⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.93109 - 32108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4942892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881977v1</w:t>
+                <w:t xml:space="preserve">hal-01865123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring ion velocity distribution functions through high-aspect ratio holes in inductively coupled plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cleaning graphene: A first quantum/classical molecular dynamics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O Mourey</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 108, pp.93109 - 32108. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (12), pp.125309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4942892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4945034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865123v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness generation during Si etching in Cl 2 pulsed plasma</w:t>
               </w:r>
@@ -1149,51 +1149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,51 +2727,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3291,290 +3291,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de l’interaction plasma-surface : Quid de la modélisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elementary surface reactions during F- and CF- based plasma cryoetching of Si and SiO2: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Romero Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées d’échanges du Réseau Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Carry-le-rouet, France</w:t>
+              <w:t xml:space="preserve">14th Workshop on Plasma Etch Strip in Microelectronics (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460022v1</w:t>
+                <w:t xml:space="preserve">hal-05575606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions plasma-surface par dynamique moléculaire : quels apports pour la modélisation des plasmas froids ?</w:t>
+                <w:t xml:space="preserve">Mécanismes de l’interaction plasma-surface : Quid de la modélisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées du GDR EMILI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, NANCY, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées d’échanges du Réseau Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Carry-le-rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509431v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations for a better understanding of plasma-surface interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des interactions plasma-surface par dynamique moléculaire : quels apports pour la modélisation des plasmas froids ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conf. on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">2èmes Journées du GDR EMILI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337568v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale simulations of Hx+ ions modification of SiO2 thin films and Si02 pattern flanks for an innovative ONO stack etching process</w:t>
               </w:r>
@@ -3662,1583 +3632,1600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale simulations of He and H2 plasma modification of SiO2 thin films for an innovative ONO dielectric stack etching process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Pinzan</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations for a better understanding of plasma-surface interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Blanc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Db Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM), Minatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">34th International Conf. on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337587v1</w:t>
+                <w:t xml:space="preserve">hal-02337568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview on Molecular Dynamics simulations of plasma-surface interaction in reactive ion etching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">Atomic-scale simulations of He and H2 plasma modification of SiO2 thin films for an innovative ONO dielectric stack etching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pinzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th American Vacuum Society (AVS) International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Columbus, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM), Minatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337554v1</w:t>
+                <w:t xml:space="preserve">hal-02337587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards selective etching with nanometric control using remote plasma source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief overview on Molecular Dynamics simulations of plasma-surface interaction in reactive ion etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">236th Electrochemical Society meeting (ECS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Atlanta, USA, United States</w:t>
+              <w:t xml:space="preserve">66th American Vacuum Society (AVS) International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324706v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma solutions for atomic-precision etching: From atomistic simulations to experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards selective etching with nanometric control using remote plasma source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pinzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium on Dry Process (DPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">236th Electrochemical Society meeting (ECS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Atlanta, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954916v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale simulations of helium plasma modification of SiO2 thin-films for advanced etch processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma solutions for atomic-precision etching: From atomistic simulations to experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Pinzan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 65th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">40th International Symposium on Dry Process (DPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954929v1</w:t>
+                <w:t xml:space="preserve">hal-01954916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma solutions for atomic-precision etching: From molecular dynamics simulations to experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale simulations of helium plasma modification of SiO2 thin-films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pinzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium on Dry Process (DPS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">AVS 65th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942798v1</w:t>
+                <w:t xml:space="preserve">hal-01954929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Simulations of H2 Plasma Modification of SiN Thin-Films for Advanced Etch Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma solutions for atomic-precision etching: From molecular dynamics simulations to experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 64th International Symposium, Tampa (USA), Oct 29-Nov 3, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, tampa, United States</w:t>
+              <w:t xml:space="preserve">40th International Symposium on Dry Process (DPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929202v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in Plasma Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic Simulations of H2 Plasma Modification of SiN Thin-Films for Advanced Etch Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Conference on Micro and Nano Engineering (MNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">AVS 64th International Symposium, Tampa (USA), Oct 29-Nov 3, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891286v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high selective etching in remote plasmas: application to smart etch processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New trends in Plasma Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cunge.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R Soriano.</w:t>
+                <w:t xml:space="preserve">L. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESM 2017 (Plasma Etch and Strip in Microtechnology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">43rd Conference on Micro and Nano Engineering (MNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891297v1</w:t>
+                <w:t xml:space="preserve">hal-01891286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards atomic scale control of plasma processes: application to graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Cunge</w:t>
+                <w:t xml:space="preserve">Ultra-high selective etching in remote plasmas: application to smart etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Petit−etienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vallier.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dubois.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mehedi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+                <w:t xml:space="preserve">R Soriano.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th EU-Japan Joint Symposium on Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">PESM 2017 (Plasma Etch and Strip in Microtechnology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891303v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale simulations of low-damage plasma etching processes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards atomic scale control of plasma processes: application to graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Djawhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd IUVSTA Workshop on Plasma-based Atomic Layer Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">The 10th EU-Japan Joint Symposium on Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891290v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative solutions for nm-precision etching: H2 Plasmas Modification of Si/ SiN thin-films</w:t>
+                <w:t xml:space="preserve">Atomic-scale simulations of low-damage plasma etching processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">82nd IUVSTA Workshop on Plasma-based Atomic Layer Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882917v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic simulations of He plasma modification of Si thin-films for advanced etch processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative solutions for nm-precision etching: H2 Plasmas Modification of Si/ SiN thin-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, grenoble, France</w:t>
+              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882933v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma solutions for nanometric-precision etching: insights from MD simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic simulations of He plasma modification of Si thin-films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, May 2016, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882912v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced damage and etching in reactive plasmas: Modelling and experimental support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5280,1006 +5267,976 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EUCASS Aerospace Thematic Workshops (ATW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICP plasmas treatment of 2D materials: example of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Zapatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Simulations of He Plasma Modification of Si/SiN Thin-Films for Advanced Etch Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma solutions for nanometric-precision etching: insights from MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O Joubert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882922v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness generation during Si etching in Cl2 pulsed plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic Simulations of He Plasma Modification of Si/SiN Thin-Films for Advanced Etch Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339971v1</w:t>
+                <w:t xml:space="preserve">hal-01882922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 Plasma Interaction with CVD Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Zapatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma processing of graphene surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roughness generation during Si etching in Cl2 pulsed plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877980v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFEA analyzers to measure IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darnon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bezard.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Mourey.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed ICP: Modelling vs. Experiments</w:t>
+                <w:t xml:space="preserve">Plasma processing of graphene surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N Braithwaite</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Db Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878115v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Db Graves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th GEC / ICRP−9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878113v1</w:t>
+                <w:t xml:space="preserve">hal-01877972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
               </w:r>
@@ -6304,680 +6261,693 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Db Graves</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877972v1</w:t>
+                <w:t xml:space="preserve">hal-01878411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darnon.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dubois.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bezard.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">68th GEC / ICRP−9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878411v1</w:t>
+                <w:t xml:space="preserve">hal-01878113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of plasma-surface interactions for advanced etch processes</w:t>
+                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed ICP: Modelling vs. Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Physical Society (EPS) Conference on Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877976v1</w:t>
+                <w:t xml:space="preserve">hal-01878115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards nanoscale plasma etching precision: MD simulations of Si-Cl interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of plasma-surface interactions for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">42nd European Physical Society (EPS) Conference on Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878118v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring IVDF through high-aspect holes in pulsed ICP plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877989v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring IVDF through high-aspect holes in pulsed ICP plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards nanoscale plasma etching precision: MD simulations of Si-Cl interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878046v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6986,353 +6956,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Advanced Etch Technology for Nanopatterning IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878051v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning Graphene with H2 plasmas: What can be learnt from Quantum/Classical MD simulations?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Db Graves</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Epitaxial Graphene (EWEG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Primosten Croatia</w:t>
+              <w:t xml:space="preserve">SPIE Advanced Etch Technology for Nanopatterning IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798516v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen plasmas processing of graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cleaning Graphene with H2 plasmas: What can be learnt from Quantum/Classical MD simulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Db Graves</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th American Vacuum Society (AVS) International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, baltimore, United States</w:t>
+              <w:t xml:space="preserve">European Workshop on Epitaxial Graphene (EWEG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Primosten Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798382v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon etching using CW, synchronized pulsed and bias pulsed Cl2 plasma</w:t>
               </w:r>
@@ -7495,51 +7469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
@@ -7562,1160 +7536,1156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed inductive plasmas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nader Sadeghi</w:t>
+                <w:t xml:space="preserve">Hydrogen plasmas processing of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Braithwaite</w:t>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Db Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">61th American Vacuum Society (AVS) International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798411v1</w:t>
+                <w:t xml:space="preserve">hal-01798382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical diagnostics in chlorine based pulsed plasmas of an industrial silicon etching reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cunge</w:t>
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin Si films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Darnon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Middle-East Plasma Science, Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338122v1</w:t>
+                <w:t xml:space="preserve">hal-01798393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed Cl2/Ar ICP plasmas processing : 0D Model vs. Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798524v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin Si films for advanced etch processes</w:t>
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Darnon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Honolulu (USA), United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798393v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Cl2/Ar ICP plasmas processing : 0D Model vs. Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed inductive plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
+              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798407v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of Cl2 plasmas interaction with ultrathin Si films for advanced etch processes”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and electrical diagnostics in chlorine based pulsed plasmas of an industrial silicon etching reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas St J Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grenoble (France), France</w:t>
+              <w:t xml:space="preserve">1st International Middle-East Plasma Science, Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798396v1</w:t>
+                <w:t xml:space="preserve">hal-02338122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma-graphene interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+                <w:t xml:space="preserve">MD simulations of Cl2 plasmas interaction with ultrathin Si films for advanced etch processes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798403v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Plasmas for etching in micro and nanoelectronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Bodart</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma-graphene interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Nanoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338129v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Brichon</w:t>
+                <w:t xml:space="preserve">Pulsed Plasmas for etching in micro and nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Haass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sematech Workshop on Atomic Layer Etch &amp; Clean technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, San Francisco (USA), United States</w:t>
+              <w:t xml:space="preserve">Plasma Nanoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798418v1</w:t>
+                <w:t xml:space="preserve">hal-02338129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma – graphene interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8724,3066 +8694,3191 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD Simulations of Pulsed Chlorine Plasmas Interaction with Ultrathin Silicon Films for Advanced Etch Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">Sematech Workshop on Atomic Layer Etch &amp; Clean technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, San Francisco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904431v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes</w:t>
+                <w:t xml:space="preserve">MD Simulations of Pulsed Chlorine Plasmas Interaction with Ultrathin Silicon Films for Advanced Etch Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 2013</w:t>
+              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919179v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed ICP plasmas processing : A combined modelling and experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">AVS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925794v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasmas for etching in microelectronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haass</w:t>
+                <w:t xml:space="preserve">Paulin Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bodart</w:t>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau plasma froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">11th Technological Plasma Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925769v1</w:t>
+                <w:t xml:space="preserve">hal-02338133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasma processing: A combined modelling and experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-resolved Optical and Electrical Diagnostics of Pulsed Plasmas Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Braithwaite</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904428v1</w:t>
+                <w:t xml:space="preserve">hal-00904432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed ICP chlorine plasmas : Numerical simulations versus Experiments</w:t>
+                <w:t xml:space="preserve">Pulsed plasma processing: A combined modelling and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brihoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Radio Frequency Discharges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, giens, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860934v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasmas for etching at the nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Pulsed ICP chlorine plasmas : Numerical simulations versus Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petit Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Vallier</w:t>
+                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Technologies Émergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian les bains, France</w:t>
+              <w:t xml:space="preserve">4th Workshop on Radio Frequency Discharges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860922v1</w:t>
+                <w:t xml:space="preserve">hal-00860934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Pulsed plasmas for etching at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Brichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+                <w:t xml:space="preserve">C. Petit Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Technological Plasma Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Technologies Émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338133v1</w:t>
+                <w:t xml:space="preserve">hal-00860922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Optical and Electrical Diagnostics of Pulsed Plasmas Etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed ICP plasmas processing : A combined modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904432v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of H2 plasma-graphene interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+                <w:t xml:space="preserve">Pulsed plasmas for etching in microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Magaud</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Journées du réseau plasma froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860933v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation for Hydrogen Plasma Processing of Graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MD simulations of H2 plasma-graphene interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925810v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulations for Hydrogen Plasma Processing of Graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">AVS 60h international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904430v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations for Hydrogen Plasma Processing of Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60h international symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925763v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved ion flux measurement in pulsed ICP plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation for Hydrogen Plasma Processing of Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Bodart</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tampa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762123v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharges: Comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time resolved ion flux measurement in pulsed ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
+              <w:t xml:space="preserve">Tampa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762116v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharges: Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Magaud</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th GEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762119v1</w:t>
+                <w:t xml:space="preserve">hal-00762116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharge: Comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, austin, United States</w:t>
+              <w:t xml:space="preserve">65th GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925814v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen plasma interaction with graphene</w:t>
+                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharge: Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th APCPST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">65th Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762110v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surface</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen plasma interaction with graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D.B. Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 59th Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">11th APCPST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808676v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen plasmas interaction with graphene</w:t>
+                <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Db. Graves</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Asia Pacific Conference on Plasma Science &amp; Technology (APCPST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, kyoto, Japan</w:t>
+              <w:t xml:space="preserve">AVS 59th Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925797v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECVD of GeTe for next generation of non volatile memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen plasmas interaction with graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Vallée</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Db. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, rennes, France</w:t>
+              <w:t xml:space="preserve">11th Asia Pacific Conference on Plasma Science &amp; Technology (APCPST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925819v1</w:t>
+                <w:t xml:space="preserve">hal-00925797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE-MOCVD of GeTe materials for Phase Change Memory Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PECVD of GeTe for next generation of non volatile memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gourvest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 58th International Symposium, Nashville, USA, Oct 30-Nov 4, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, nashville, United States</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925816v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PE-MOCVD of GeTe material for Phase Change Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gourvest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th National Symposium AVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of chlorine inductive discharges</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PE-MOCVD of GeTe materials for Phase Change Memory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourvest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Summer School and International Symposium on the Physics of Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Donji Milanovac, Serbia</w:t>
+              <w:t xml:space="preserve">AVS 58th International Symposium, Nashville, USA, Oct 30-Nov 4, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573325v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chlorine inductive discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma and Nanotechnology (ICPLANTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">25th Summer School and International Symposium on the Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Donji Milanovac, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573326v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling of chlorine inductive discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Plasma and Nanotechnology (ICPLANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Nagoya, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ar Ion Sputtering of GaAs Studied by Molecular Dynamics Simulation and Laser Spectroscopy of Ga Atoms in the Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11811,566 +11906,661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th International AVS Symposium &amp; Topical Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma inductif en Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : comparaison entre simulations hybrides et expériences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sarot</w:t>
+                <w:t xml:space="preserve">SF6- and CF-based plasmas interaction with Si and SiO2 at room and cryogenic temperature: Insights from molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Romero Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres de la Division Plasma du SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France. 2010</w:t>
+              <w:t xml:space="preserve">70th American Vacuum Society (AVS) International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tampa (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611278v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron densities and temperatures in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar ICP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Plasma inductif en Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : comparaison entre simulations hybrides et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. 2010</w:t>
+              <w:t xml:space="preserve">Congres de la Division Plasma du SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611281v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar :Comparison of hybrid model results with experimental measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Electron densities and temperatures in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar ICP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States. 2010</w:t>
+              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611282v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar :Comparison of hybrid model results with experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sarot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : Comparison of hybrid model results with experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12380,371 +12570,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’exfoliation de graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3059316A1 / WO2018099759A1. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’exfoliation de graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Djawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: DD17214 VR. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic precision etching by dynamic control of the reactive layer thickness in reactive plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Posseme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2015/0228495 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12754,114 +12944,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etching of III-V semiconductors in inductively coupled chlorine plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer Science [cs]. Ecole Polytechnique X, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00005582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13008,51 +13198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducluzaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ishikawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Ishijima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuru Shirafuji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab163e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martirosyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaefe0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Martirosyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5025152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delfour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;zard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4951694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Graves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9683-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St. J. Braithwaite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3460904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plouhinec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3437492" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3480344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9C3HX9CV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Corr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Graham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/18/185202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L7KL9VQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2836408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db Graves" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leverd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pinzan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit&#8722;etienne." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soriano." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891303v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehedi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djawhar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891290v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882917v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882912v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882808v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marinov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zapatas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339971v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bezard." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Braithwaite" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877972v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877976v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878118v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877989v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798348v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798411v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Braithwaite" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas St J Braithwaite" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798407v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798396v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haass" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919179v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925794v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Braithwaite" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925769v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haass" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904428v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braithwaite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860934v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Brichon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904432v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762123v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.St.J. Braithwaite" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925814v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db. Graves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925816v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650192v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573325v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611278v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sarot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611282v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611280v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946826v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cunge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Renault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davydova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Despiau-Pujo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930512v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Djawhar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877345v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pargon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Posseme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducluzaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ishikawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Ishijima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuru Shirafuji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab163e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martirosyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaefe0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Martirosyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5025152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;zard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4951694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Graves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9683-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St. J. Braithwaite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3460904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plouhinec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3437492" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3480344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9C3HX9CV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Corr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Graham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/18/185202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L7KL9VQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2836408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero Cedillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leverd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pinzan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit&#8722;etienne." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soriano." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehedi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djawhar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marinov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zapatas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Joubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bezard." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Braithwaite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798348v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Braithwaite" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas St J Braithwaite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798396v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338129v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haass" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798558v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Brichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braithwaite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Braithwaite" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit Etienne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haass" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.St.J. Braithwaite" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925797v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db. Graves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573325v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sarot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611282v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cunge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davydova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Despiau-Pujo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Djawhar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pargon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Posseme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005582v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>