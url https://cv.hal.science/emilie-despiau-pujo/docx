--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -351,265 +351,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking surface reactions in nanoscale dry processes toward atomic precision and beyond: a physics and chemistry perspective</w:t>
+                <w:t xml:space="preserve">Modification mechanisms of silicon thin films in low-temperature hydrogen plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Ishikawa</w:t>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuo Ishijima</w:t>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatsuru Shirafuji</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab163e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (055204), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaefe0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337524v1</w:t>
+                <w:t xml:space="preserve">hal-01954910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification mechanisms of silicon thin films in low-temperature hydrogen plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rethinking surface reactions in nanoscale dry processes toward atomic precision and beyond: a physics and chemistry perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Martirosyan</w:t>
+                <w:t xml:space="preserve">Tatsuo Ishijima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">Tatsuru Shirafuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvia Armini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (055204), </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (SE), pp.SE0801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aaefe0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab163e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954910v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium plasma modification of Si and Si 3 N 4 thin films for advanced etch processes</w:t>
               </w:r>
@@ -738,51 +738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H + ion-induced damage and etching of multilayer graphene in H 2 plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,77 +1257,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key plasma parameters for nanometric precision etching of Si films in chlorine discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.118, 053303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen plasmas processing of graphene surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,64 +1612,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MD simulations of low energy Clx+ ions interaction with ultrathin silicon layers for advanced etch processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, A32, pp.021301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary processes of H2 plasma-graphene interaction: A combined molecular dynamics and density functional theory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,303 +2246,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global model of instabilities in low pressure inductive chlorine discharges</w:t>
+                <w:t xml:space="preserve">Velocity distribution function of sputtered Ga atoms during inductively-coupled Ar plasma treatment of a GaAs surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/18/4/045028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.356-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3081967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462483v1</w:t>
+                <w:t xml:space="preserve">hal-00462482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity distribution function of sputtered Ga atoms during inductively-coupled Ar plasma treatment of a GaAs surface</w:t>
+                <w:t xml:space="preserve">Global model of instabilities in low pressure inductive chlorine discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.045028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/18/4/045028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3081967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00462482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between fluid simulations and experiments in inductively coupled argon/chlorine plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S. Corr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of GaAs sputtering under low energy argon ion bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,313 +2761,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjib Adjabi</w:t>
+                <w:t xml:space="preserve">UV absorption spectroscopy to study the role of CF radicals during cryogenic etching of Si in CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Kogelschatz</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t>
+              <w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325597v1</w:t>
+                <w:t xml:space="preserve">hal-05325839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV absorption spectroscopy to study the role of CF radicals during cryogenic etching of Si in CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjib Adjabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kogelschatz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefaucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2025 Groupement de Recherche (GdR) étude des milieux ionisés Plasmas froids créés par décharge et laser (EMILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Saint-etienne, France</w:t>
+              <w:t xml:space="preserve">AVS 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Conference on Atomic Layer Deposition (ALD 2025) featuring the 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Atomic Layer Etching Workshop (ALE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325839v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic ALE of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madjib Adjabi</w:t>
+                <w:t xml:space="preserve">Cryogenic bosch process using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3090,139 +3120,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 25</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Jeju Island (South Korea), South Korea</w:t>
+              <w:t xml:space="preserve">The International Plasma Technology Joint Conference 2025 (IPTJC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, New Taipei City - Taiwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325605v1</w:t>
+                <w:t xml:space="preserve">hal-05325733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic bosch process using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+                <w:t xml:space="preserve">Atomic Layer Etching of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; using CF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma in deposition mode at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjib Adjabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3245,237 +3245,237 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Kogelschatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Plasma Technology Joint Conference 2025 (IPTJC2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, New Taipei City - Taiwan, Taiwan</w:t>
+              <w:t xml:space="preserve">PLAsma THIN film International Union Meeting 2025 (PLATHINIUM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325733v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elementary surface reactions during F- and CF- based plasma cryoetching of Si and SiO2: a molecular dynamics study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de l’interaction plasma-surface : Quid de la modélisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Plasma Etch Strip in Microelectronics (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">17èmes Journées d’échanges du Réseau Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Carry-le-rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575606v1</w:t>
+                <w:t xml:space="preserve">hal-05460022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de l’interaction plasma-surface : Quid de la modélisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elementary surface reactions during F- and CF- based plasma cryoetching of Si and SiO2: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Romero Cedillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées d’échanges du Réseau Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Carry-le-rouet, France</w:t>
+              <w:t xml:space="preserve">14th Workshop on Plasma Etch Strip in Microelectronics (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460022v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions plasma-surface par dynamique moléculaire : quels apports pour la modélisation des plasmas froids ?</w:t>
               </w:r>
@@ -3569,51 +3569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41th International Symposium on Dry Process (DPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hiroshima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3638,77 +3638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations for a better understanding of plasma-surface interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Db Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,204 +3757,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale simulations of He and H2 plasma modification of SiO2 thin films for an innovative ONO dielectric stack etching process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">A brief overview on Molecular Dynamics simulations of plasma-surface interaction in reactive ion etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM), Minatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">66th American Vacuum Society (AVS) International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337587v1</w:t>
+                <w:t xml:space="preserve">hal-02337554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview on Molecular Dynamics simulations of plasma-surface interaction in reactive ion etching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">Atomic-scale simulations of He and H2 plasma modification of SiO2 thin films for an innovative ONO dielectric stack etching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pinzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th American Vacuum Society (AVS) International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Columbus, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM), Minatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337554v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards selective etching with nanometric control using remote plasma source</w:t>
               </w:r>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pinzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">236th Electrochemical Society meeting (ECS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Atlanta, USA, United States</w:t>
@@ -4065,77 +4065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma solutions for atomic-precision etching: From atomistic simulations to experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pinzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Leverd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 65th International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4285,77 +4285,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma solutions for atomic-precision etching: From molecular dynamics simulations to experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,1554 +4404,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Simulations of H2 Plasma Modification of SiN Thin-Films for Advanced Etch Processes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards atomic scale control of plasma processes: application to graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Djawhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Okuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 64th International Symposium, Tampa (USA), Oct 29-Nov 3, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, tampa, United States</w:t>
+              <w:t xml:space="preserve">The 10th EU-Japan Joint Symposium on Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929202v1</w:t>
+                <w:t xml:space="preserve">hal-01891303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in Plasma Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">Atomic-scale simulations of low-damage plasma etching processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Conference on Micro and Nano Engineering (MNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">82nd IUVSTA Workshop on Plasma-based Atomic Layer Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891286v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high selective etching in remote plasmas: application to smart etch processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Petit−etienne.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Vallier.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Soriano.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PESM 2017 (Plasma Etch and Strip in Microtechnology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards atomic scale control of plasma processes: application to graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New trends in Plasma Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Djawhar</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Okuno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+                <w:t xml:space="preserve">L. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th EU-Japan Joint Symposium on Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">43rd Conference on Micro and Nano Engineering (MNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891303v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale simulations of low-damage plasma etching processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Atomistic Simulations of H2 Plasma Modification of SiN Thin-Films for Advanced Etch Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd IUVSTA Workshop on Plasma-based Atomic Layer Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">AVS 64th International Symposium, Tampa (USA), Oct 29-Nov 3, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891290v1</w:t>
+                <w:t xml:space="preserve">hal-01929202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative solutions for nm-precision etching: H2 Plasmas Modification of Si/ SiN thin-films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ion-induced damage and etching in reactive plasmas: Modelling and experimental support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">1st EUCASS Aerospace Thematic Workshops (ATW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882917v1</w:t>
+                <w:t xml:space="preserve">hal-01882808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic simulations of He plasma modification of Si thin-films for advanced etch processes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICP plasmas treatment of 2D materials: example of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zapatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882933v1</w:t>
+                <w:t xml:space="preserve">hal-01882928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-induced damage and etching in reactive plasmas: Modelling and experimental support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Plasma solutions for nanometric-precision etching: insights from MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EUCASS Aerospace Thematic Workshops (ATW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882808v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICP plasmas treatment of 2D materials: example of graphene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomistic Simulations of He Plasma Modification of Si/SiN Thin-Films for Advanced Etch Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, grenoble, France</w:t>
+              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882928v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma solutions for nanometric-precision etching: insights from MD simulations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roughness generation during Si etching in Cl2 pulsed plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882912v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Simulations of He Plasma Modification of Si/SiN Thin-Films for Advanced Etch Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">H2 Plasma Interaction with CVD Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zapatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882922v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 Plasma Interaction with CVD Graphene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Atomistic simulations of He plasma modification of Si thin-films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882915v1</w:t>
+                <w:t xml:space="preserve">hal-01882933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness generation during Si etching in Cl2 pulsed plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative solutions for nm-precision etching: H2 Plasmas Modification of Si/ SiN thin-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339971v1</w:t>
+                <w:t xml:space="preserve">hal-01882917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFEA analyzers to measure IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darnon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bezard.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma processing of graphene surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,51 +6114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6222,51 +6222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6330,77 +6330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darnon.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bezard.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6455,90 +6455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed ICP: Modelling vs. Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6576,77 +6576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of plasma-surface interactions for advanced etch processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Physical Society (EPS) Conference on Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6665,234 +6665,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring IVDF through high-aspect holes in pulsed ICP plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Darnon</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878046v1</w:t>
+                <w:t xml:space="preserve">hal-01877989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nanoscale plasma etching precision: MD simulations of Si-Cl interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6911,195 +6911,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring IVDF through high-aspect holes in pulsed ICP plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Vallier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877989v1</w:t>
+                <w:t xml:space="preserve">hal-01878046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,3175 +7161,3179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning Graphene with H2 plasmas: What can be learnt from Quantum/Classical MD simulations?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Silicon etching using CW, synchronized pulsed and bias pulsed Cl2 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Db Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Epitaxial Graphene (EWEG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Primosten Croatia</w:t>
+              <w:t xml:space="preserve">AVS 2014, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798516v1</w:t>
+                <w:t xml:space="preserve">hal-01798348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon etching using CW, synchronized pulsed and bias pulsed Cl2 plasma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+                <w:t xml:space="preserve">Pulsed ICP plasmas processing: 0D Model vs. Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 2014, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798348v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed ICP plasmas processing: 0D Model vs. Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Hydrogen plasmas processing of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Brihoum</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Db Graves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
+              <w:t xml:space="preserve">61th American Vacuum Society (AVS) International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798532v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen plasmas processing of graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin Si films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th American Vacuum Society (AVS) International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, baltimore, United States</w:t>
+              <w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798382v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin Si films for advanced etch processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pulsed Cl2/Ar ICP plasmas processing : 0D Model vs. Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Honolulu (USA), United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798393v1</w:t>
+                <w:t xml:space="preserve">hal-01798407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Cl2/Ar ICP plasmas processing : 0D Model vs. Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Brihoum</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798407v1</w:t>
+                <w:t xml:space="preserve">hal-01798524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed inductive plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798524v1</w:t>
+                <w:t xml:space="preserve">hal-01798411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed inductive plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and electrical diagnostics in chlorine based pulsed plasmas of an industrial silicon etching reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Braithwaite</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas St J Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1st International Middle-East Plasma Science, Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798411v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical diagnostics in chlorine based pulsed plasmas of an industrial silicon etching reactor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MD simulations of Cl2 plasmas interaction with ultrathin Si films for advanced etch processes”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Middle-East Plasma Science, Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338122v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of Cl2 plasmas interaction with ultrathin Si films for advanced etch processes”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma-graphene interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798396v1</w:t>
+                <w:t xml:space="preserve">hal-01798403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma-graphene interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Delfour</w:t>
+                <w:t xml:space="preserve">Pulsed Plasmas for etching in micro and nanoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Haass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grenoble (France), France</w:t>
+              <w:t xml:space="preserve">Plasma Nanoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798403v1</w:t>
+                <w:t xml:space="preserve">hal-02338129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Plasmas for etching in micro and nanoelectronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Bodart</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma – graphene interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Nanoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338129v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma – graphene interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Delfour</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
+              <w:t xml:space="preserve">Sematech Workshop on Atomic Layer Etch &amp; Clean technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, San Francisco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798558v1</w:t>
+                <w:t xml:space="preserve">hal-01798418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cleaning Graphene with H2 plasmas: What can be learnt from Quantum/Classical MD simulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Brichon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Db Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sematech Workshop on Atomic Layer Etch &amp; Clean technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, San Francisco (USA), United States</w:t>
+              <w:t xml:space="preserve">European Workshop on Epitaxial Graphene (EWEG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Primosten Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798418v1</w:t>
+                <w:t xml:space="preserve">hal-01798516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD Simulations of Pulsed Chlorine Plasmas Interaction with Ultrathin Silicon Films for Advanced Etch Processes</w:t>
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
+              <w:t xml:space="preserve">AVS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904431v1</w:t>
+                <w:t xml:space="preserve">hal-00919179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Cunge</w:t>
+                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">11th Technological Plasma Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919179v1</w:t>
+                <w:t xml:space="preserve">hal-02338133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cunge</w:t>
+                <w:t xml:space="preserve">Time-resolved Optical and Electrical Diagnostics of Pulsed Plasmas Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Technological Plasma Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338133v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Optical and Electrical Diagnostics of Pulsed Plasmas Etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed plasma processing: A combined modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904432v1</w:t>
+                <w:t xml:space="preserve">hal-00904428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasma processing: A combined modelling and experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pulsed ICP chlorine plasmas : Numerical simulations versus Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brihoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Braithwaite</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">4th Workshop on Radio Frequency Discharges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904428v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed ICP chlorine plasmas : Numerical simulations versus Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Brihoum</w:t>
+                <w:t xml:space="preserve">Pulsed plasmas for etching at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Radio Frequency Discharges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, giens, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Technologies Émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860934v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasmas for etching at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed ICP plasmas processing : A combined modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Vallier</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Technologies Émergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian les bains, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860922v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed ICP plasmas processing : A combined modelling and experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Brihoum</w:t>
+                <w:t xml:space="preserve">Pulsed plasmas for etching in microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Journées du réseau plasma froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925794v1</w:t>
+                <w:t xml:space="preserve">hal-00925769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasmas for etching in microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Darnon</w:t>
+                <w:t xml:space="preserve">MD simulations of H2 plasma-graphene interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Bodart</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau plasma froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925769v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of H2 plasma-graphene interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, leuven, Belgium</w:t>
+              <w:t xml:space="preserve">AVS 60h international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860933v1</w:t>
+                <w:t xml:space="preserve">hal-00925763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations for Hydrogen Plasma Processing of Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60h international symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925763v1</w:t>
+                <w:t xml:space="preserve">hal-00904430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulations for Hydrogen Plasma Processing of Graphene</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation for Hydrogen Plasma Processing of Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10345,198 +10349,194 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904430v1</w:t>
+                <w:t xml:space="preserve">hal-00925810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation for Hydrogen Plasma Processing of Graphene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">MD Simulations of Pulsed Chlorine Plasmas Interaction with Ultrathin Silicon Films for Advanced Etch Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925810v1</w:t>
+                <w:t xml:space="preserve">hal-00904431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved ion flux measurement in pulsed ICP plasmas</w:t>
               </w:r>
@@ -10548,77 +10548,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tampa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
@@ -10647,77 +10647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharges: Comparison with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10749,286 +10749,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharge: Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Magaud</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
+              <w:t xml:space="preserve">65th Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762119v1</w:t>
+                <w:t xml:space="preserve">hal-00925814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharge: Comparison with experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, austin, United States</w:t>
+              <w:t xml:space="preserve">65th GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925814v1</w:t>
+                <w:t xml:space="preserve">hal-00762119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen plasma interaction with graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th APCPST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11053,90 +11053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11174,51 +11174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen plasmas interaction with graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11308,51 +11308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gourvest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11407,51 +11407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PE-MOCVD of GeTe material for Phase Change Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11532,51 +11532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PE-MOCVD of GeTe materials for Phase Change Memory Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11821,103 +11821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ar Ion Sputtering of GaAs Studied by Molecular Dynamics Simulation and Laser Spectroscopy of Ga Atoms in the Gas Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th International AVS Symposium &amp; Topical Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11974,51 +11974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SF6- and CF-based plasmas interaction with Si and SiO2 at room and cryogenic temperature: Insights from molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Romero Cedillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12063,510 +12063,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma inductif en Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : comparaison entre simulations hybrides et expériences</w:t>
+                <w:t xml:space="preserve">Electron densities and temperatures in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar ICP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres de la Division Plasma du SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France. 2010</w:t>
+              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611278v1</w:t>
+                <w:t xml:space="preserve">hal-02611281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron densities and temperatures in a Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar ICP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar :Comparison of hybrid model results with experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sarot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. 2010</w:t>
+              <w:t xml:space="preserve">AVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611281v1</w:t>
+                <w:t xml:space="preserve">hal-02611282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar :Comparison of hybrid model results with experimental measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : Comparison of hybrid model results with experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+                <w:t xml:space="preserve">Rodolphe Sarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States. 2010</w:t>
+              <w:t xml:space="preserve">ESCAMPIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611282v1</w:t>
+                <w:t xml:space="preserve">hal-02611280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive plasmas in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : Comparison of hybrid model results with experimental measurements</w:t>
+                <w:t xml:space="preserve">Plasma inductif en Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;/Ar : comparaison entre simulations hybrides et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gatilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Novi Sad, Serbia. 2010</w:t>
+              <w:t xml:space="preserve">Congres de la Division Plasma du SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611280v1</w:t>
+                <w:t xml:space="preserve">hal-02611278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12737,51 +12737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Djawhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12812,51 +12812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic precision etching by dynamic control of the reactive layer thickness in reactive plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13198,51 +13198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducluzaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ishikawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Ishijima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuru Shirafuji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab163e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martirosyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaefe0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Martirosyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5025152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;zard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4951694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Graves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9683-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St. J. Braithwaite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3460904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plouhinec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3437492" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3480344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9C3HX9CV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Corr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Graham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/18/185202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L7KL9VQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2836408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero Cedillo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leverd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pinzan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891286v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit&#8722;etienne." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soriano." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehedi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djawhar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891290v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marinov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zapatas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882912v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882922v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Joubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339971v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bezard." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Braithwaite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798348v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Braithwaite" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas St J Braithwaite" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798396v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338129v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haass" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798558v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798418v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904431v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Brichon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904428v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braithwaite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Braithwaite" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit Etienne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haass" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.St.J. Braithwaite" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925797v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db. Graves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573325v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611278v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sarot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611282v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611280v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cunge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davydova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Despiau-Pujo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Djawhar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pargon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Posseme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005582v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducluzaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martirosyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaefe0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ishikawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Ishijima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuru Shirafuji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab163e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Martirosyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5025152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;zard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4951694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Graves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9683-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St. J. Braithwaite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3460904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plouhinec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3437492" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3480344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9C3HX9CV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Corr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Graham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/18/185202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L7KL9VQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2836408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero Cedillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leverd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pinzan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891303v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djawhar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit&#8722;etienne." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soriano." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marinov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zapatas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339971v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bezard." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Braithwaite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798532v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Braithwaite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas St J Braithwaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798403v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haass" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Brichon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904428v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braithwaite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860934v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Braithwaite" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit Etienne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925769v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haass" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.St.J. Braithwaite" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925814v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925797v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db. Graves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573325v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sarot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611282v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cunge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davydova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Despiau-Pujo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Djawhar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pargon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Posseme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005582v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>