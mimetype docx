--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1463,252 +1463,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Cl2/Ar inductively coupled plasma processing: 0D model versus experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cunge</w:t>
+                <w:t xml:space="preserve">MD simulations of low energy Clx+ ions interaction with ultrathin silicon layers for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A32, pp.021301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798618v1</w:t>
+                <w:t xml:space="preserve">hal-00904425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of low energy Clx+ ions interaction with ultrathin silicon layers for advanced etch processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">Pulsed Cl2/Ar inductively coupled plasma processing: 0D model versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisa Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (45), pp.16276 - 16282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904425v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elementary processes of H2 plasma-graphene interaction: A combined molecular dynamics and density functional theory study</w:t>
               </w:r>
@@ -3757,204 +3757,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview on Molecular Dynamics simulations of plasma-surface interaction in reactive ion etching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">Atomic-scale simulations of He and H2 plasma modification of SiO2 thin films for an innovative ONO dielectric stack etching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pinzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leverd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th American Vacuum Society (AVS) International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Columbus, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM), Minatec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337554v1</w:t>
+                <w:t xml:space="preserve">hal-02337587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale simulations of He and H2 plasma modification of SiO2 thin films for an innovative ONO dielectric stack etching process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">A brief overview on Molecular Dynamics simulations of plasma-surface interaction in reactive ion etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM), Minatec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">66th American Vacuum Society (AVS) International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337587v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards selective etching with nanometric control using remote plasma source</w:t>
               </w:r>
@@ -4654,277 +4654,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high selective etching in remote plasmas: application to smart etch processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New trends in Plasma Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cunge.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R Soriano.</w:t>
+                <w:t xml:space="preserve">L. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESM 2017 (Plasma Etch and Strip in Microtechnology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">43rd Conference on Micro and Nano Engineering (MNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891297v1</w:t>
+                <w:t xml:space="preserve">hal-01891286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends in Plasma Technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Pargon</w:t>
+                <w:t xml:space="preserve">Ultra-high selective etching in remote plasmas: application to smart etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Petit−etienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vallier.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dubois.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">R Soriano.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Conference on Micro and Nano Engineering (MNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">PESM 2017 (Plasma Etch and Strip in Microtechnology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891286v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Simulations of H2 Plasma Modification of SiN Thin-Films for Advanced Etch Processes</w:t>
               </w:r>
@@ -5435,1162 +5435,1162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness generation during Si etching in Cl2 pulsed plasmas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">H2 Plasma Interaction with CVD Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zapatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339971v1</w:t>
+                <w:t xml:space="preserve">hal-01882915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 Plasma Interaction with CVD Graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">Roughness generation during Si etching in Cl2 pulsed plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microtechnologies conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882915v1</w:t>
+                <w:t xml:space="preserve">hal-02339971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic simulations of He plasma modification of Si thin-films for advanced etch processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative solutions for nm-precision etching: H2 Plasmas Modification of Si/ SiN thin-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martirosyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, grenoble, France</w:t>
+              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882933v1</w:t>
+                <w:t xml:space="preserve">hal-01882917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative solutions for nm-precision etching: H2 Plasmas Modification of Si/ SiN thin-films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic simulations of He plasma modification of Si thin-films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martirosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Martirosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 63nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch Strip in Microtechnology (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882917v1</w:t>
+                <w:t xml:space="preserve">hal-01882933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFEA analyzers to measure IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Db Graves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878109v1</w:t>
+                <w:t xml:space="preserve">hal-01877972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma processing of graphene surfaces</w:t>
+                <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Db Graves</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877980v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darnon.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dubois.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bezard.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">68th GEC / ICRP−9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877972v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmas interaction with graphene surfaces</w:t>
+                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed ICP: Modelling vs. Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.B. Graves</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878411v1</w:t>
+                <w:t xml:space="preserve">hal-01878115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma processing of graphene surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Db Graves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th GEC / ICRP−9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Fusion Frontiers and Interfaces Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878113v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed ICP: Modelling vs. Experiments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RFEA analyzers to measure IVDF through high−aspect holes in pulsed ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darnon.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dubois.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bezard.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878115v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of plasma-surface interactions for advanced etch processes</w:t>
               </w:r>
@@ -6665,152 +6665,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring IVDF through high-aspect holes in pulsed ICP plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Vallier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877989v1</w:t>
+                <w:t xml:space="preserve">hal-01878046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nanoscale plasma etching precision: MD simulations of Si-Cl interactions</w:t>
               </w:r>
@@ -6911,152 +6911,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring IVDF through high-aspect holes in pulsed ICP plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Darnon</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dubois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878046v1</w:t>
+                <w:t xml:space="preserve">hal-01877989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
               </w:r>
@@ -7161,1015 +7161,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon etching using CW, synchronized pulsed and bias pulsed Cl2 plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Mourey</w:t>
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin Si films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 2014, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798348v1</w:t>
+                <w:t xml:space="preserve">hal-01798393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed ICP plasmas processing: 0D Model vs. Experiments</w:t>
+                <w:t xml:space="preserve">Pulsed Cl2/Ar ICP plasmas processing : 0D Model vs. Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brihoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798532v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen plasmas processing of graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th American Vacuum Society (AVS) International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, baltimore, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798382v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin Si films for advanced etch processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed inductive plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Silicon Nanoelectronics Workshop (SNW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Honolulu (USA), United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798393v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Cl2/Ar ICP plasmas processing : 0D Model vs. Experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical and electrical diagnostics in chlorine based pulsed plasmas of an industrial silicon etching reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas St J Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
+              <w:t xml:space="preserve">1st International Middle-East Plasma Science, Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798407v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Brichon</w:t>
+                <w:t xml:space="preserve">Silicon etching using CW, synchronized pulsed and bias pulsed Cl2 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
+              <w:t xml:space="preserve">AVS 2014, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798524v1</w:t>
+                <w:t xml:space="preserve">hal-01798348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing ion waves from acoustic pressure waves in pulsed inductive plasmas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulsed ICP plasmas processing: 0D Model vs. Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798411v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and electrical diagnostics in chlorine based pulsed plasmas of an industrial silicon etching reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Despiau-Pujo</w:t>
+                <w:t xml:space="preserve">Hydrogen plasmas processing of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas St J Braithwaite</w:t>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Db Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Middle-East Plasma Science, Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">61th American Vacuum Society (AVS) International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338122v1</w:t>
+                <w:t xml:space="preserve">hal-01798382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MD simulations of Cl2 plasmas interaction with ultrathin Si films for advanced etch processes”</w:t>
               </w:r>
@@ -8319,51 +8319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8457,51 +8457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Haass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Nanoscience Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dublin, Ireland</w:t>
@@ -8524,277 +8524,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma – graphene interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Delfour</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
+              <w:t xml:space="preserve">Sematech Workshop on Atomic Layer Etch &amp; Clean technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, San Francisco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798558v1</w:t>
+                <w:t xml:space="preserve">hal-01798418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Solutions for Atomic Precision Etching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Joubert</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics simulations of hydrogen plasma – graphene interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Brichon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sematech Workshop on Atomic Layer Etch &amp; Clean technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, San Francisco (USA), United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM), 6th International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798418v1</w:t>
+                <w:t xml:space="preserve">hal-01798558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning Graphene with H2 plasmas: What can be learnt from Quantum/Classical MD simulations?</w:t>
               </w:r>
@@ -8899,1297 +8899,1297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Cunge</w:t>
+                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">11th Technological Plasma Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919179v1</w:t>
+                <w:t xml:space="preserve">hal-02338133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Cunge</w:t>
+                <w:t xml:space="preserve">Time-resolved Optical and Electrical Diagnostics of Pulsed Plasmas Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Technological Plasma Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338133v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Optical and Electrical Diagnostics of Pulsed Plasmas Etching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed plasma processing: A combined modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904432v1</w:t>
+                <w:t xml:space="preserve">hal-00904428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasma processing: A combined modelling and experimental study</w:t>
+                <w:t xml:space="preserve">Pulsed ICP chlorine plasmas : Numerical simulations versus Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brihoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Braithwaite</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">4th Workshop on Radio Frequency Discharges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904428v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed ICP chlorine plasmas : Numerical simulations versus Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Brihoum</w:t>
+                <w:t xml:space="preserve">Pulsed plasmas for etching at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Radio Frequency Discharges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, giens, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Technologies Émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian les bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860934v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasmas for etching at the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed ICP plasmas processing : A combined modelling and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Vallier</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Technologies Émergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian les bains, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860922v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed ICP plasmas processing : A combined modelling and experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Brihoum</w:t>
+                <w:t xml:space="preserve">Pulsed plasmas for etching in microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.S. Braithwaite</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Journées du réseau plasma froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925794v1</w:t>
+                <w:t xml:space="preserve">hal-00925769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed plasmas for etching in microelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MD simulations of chlorine plasmas interaction with ultrathin silicon films for advanced etch processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau plasma froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">AVS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925769v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of H2 plasma-graphene interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brihoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, leuven, Belgium</w:t>
+              <w:t xml:space="preserve">AVS 60h international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860933v1</w:t>
+                <w:t xml:space="preserve">hal-00925763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Electrical Diagnostics of Pulsed Plasmas Etching Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MD simulations of H2 plasma-graphene interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Davydova</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60h international symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925763v1</w:t>
+                <w:t xml:space="preserve">hal-00860933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulations for Hydrogen Plasma Processing of Graphene</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation for Hydrogen Plasma Processing of Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
@@ -10224,97 +10224,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
+              <w:t xml:space="preserve">AVS 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904430v1</w:t>
+                <w:t xml:space="preserve">hal-00925810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation for Hydrogen Plasma Processing of Graphene</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations for Hydrogen Plasma Processing of Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
@@ -10349,73 +10349,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 60th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">American Vacuum Society 60th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925810v1</w:t>
+                <w:t xml:space="preserve">hal-00904430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MD Simulations of Pulsed Chlorine Plasmas Interaction with Ultrathin Silicon Films for Advanced Etch Processes</w:t>
               </w:r>
@@ -10516,489 +10516,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved ion flux measurement in pulsed ICP plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharges: Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tampa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
+              <w:t xml:space="preserve">65th GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762123v1</w:t>
+                <w:t xml:space="preserve">hal-00762116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharges: Comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time resolved ion flux measurement in pulsed ICP plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Braithwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
+              <w:t xml:space="preserve">Tampa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762116v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharge: Comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davydova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th Gaseous Electronics Conference (GEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, austin, United States</w:t>
+              <w:t xml:space="preserve">65th GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925814v1</w:t>
+                <w:t xml:space="preserve">hal-00762119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD simulations of hydrogen plasma interaction with graphene surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D fluid simulations of acoustic waves in pulsed ICP discharge: Comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Magaud</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.St.J. Braithwaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Austin, United States</w:t>
+              <w:t xml:space="preserve">65th Gaseous Electronics Conference (GEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762119v1</w:t>
+                <w:t xml:space="preserve">hal-00925814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of hydrogen plasma interaction with graphene</w:t>
               </w:r>
@@ -11092,51 +11092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davydova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Graves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11401,51 +11401,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE-MOCVD of GeTe material for Phase Change Memory</w:t>
+                <w:t xml:space="preserve">PE-MOCVD of GeTe materials for Phase Change Memory Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
@@ -11480,97 +11480,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th National Symposium AVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t>
+              <w:t xml:space="preserve">AVS 58th International Symposium, Nashville, USA, Oct 30-Nov 4, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650192v1</w:t>
+                <w:t xml:space="preserve">hal-00925816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE-MOCVD of GeTe materials for Phase Change Memory Applications</w:t>
+                <w:t xml:space="preserve">PE-MOCVD of GeTe material for Phase Change Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Despiau-Pujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dussault</w:t>
@@ -11605,73 +11605,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 58th International Symposium, Nashville, USA, Oct 30-Nov 4, 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, nashville, United States</w:t>
+              <w:t xml:space="preserve">58th National Symposium AVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925816v1</w:t>
+                <w:t xml:space="preserve">hal-00650192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of chlorine inductive discharges</w:t>
               </w:r>
@@ -13198,51 +13198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducluzaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martirosyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaefe0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ishikawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Ishijima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuru Shirafuji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab163e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Martirosyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5025152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;zard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4951694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Graves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9683-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St. J. Braithwaite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3460904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plouhinec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3437492" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3480344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9C3HX9CV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Corr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Graham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/18/185202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L7KL9VQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2836408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero Cedillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leverd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337554v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337587v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pinzan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891303v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djawhar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit&#8722;etienne." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soriano." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marinov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zapatas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339971v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bezard." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878411v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Braithwaite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877989v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798532v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Braithwaite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas St J Braithwaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798403v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haass" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Brichon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904428v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braithwaite" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860934v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Braithwaite" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit Etienne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925769v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haass" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860933v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904430v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.St.J. Braithwaite" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925814v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925797v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db. Graves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925816v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573325v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sarot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611282v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cunge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davydova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Despiau-Pujo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Djawhar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pargon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Posseme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005582v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Nos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kogelschatz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cunge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefaucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0245217" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducluzaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ristoiu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Despiau-Pujo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0003291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martirosyan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despiau-Pujo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaefe0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ishikawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuo Ishijima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuru Shirafuji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Armini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab163e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947862v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Martirosyan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5025152" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davydova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graves" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;zard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4942892" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01881982v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mourey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petit-Etienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4951694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mourey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Graves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-015-9683-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisa Brihoum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darnon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455201" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4794375" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. St. J. Braithwaite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3460904" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plouhinec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3437492" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3480344" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3081967" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9C3HX9CV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462480v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Corr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Graham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Marro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/18/185202" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L7KL9VQ3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2836408" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325605v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjib Adjabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05460022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Romero Cedillo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04509431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337577v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit-Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leverd" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db Graves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02337554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02324706v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pargon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Renaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954929v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pinzan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01942798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891303v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mehedi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djawhar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okuno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01891297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge." TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petit&#8722;etienne." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vallier." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dubois." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Soriano." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01929202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882808v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marinov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zapatas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882912v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882917v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01882933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877972v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878411v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bezard." TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Braithwaite" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877976v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brihoum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Braithwaite" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338122v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas St J Braithwaite" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darnon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798403v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Haass" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798558v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338133v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Brichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Braithwaite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860934v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Braithwaite" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit Etienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haass" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925763v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904430v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904431v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.St.J. Braithwaite" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925814v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762110v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925797v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Db. Graves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourvest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jourde" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925816v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650192v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573325v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400658v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sarot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gatilova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611282v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611278v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01946826v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cunge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Davydova" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Despiau-Pujo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01930512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Djawhar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01877345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pargon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Posseme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005582v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>