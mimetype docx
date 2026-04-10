--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -672,295 +672,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05316144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
+                <w:t xml:space="preserve">Mycoplasma bovis 5′-nucleotidase is a virulence factor conferring mammary fitness in bovine mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
+                <w:t xml:space="preserve">Aga Gelgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Voisin</w:t>
+                <w:t xml:space="preserve">Peleg Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Roques</w:t>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy</w:t>
+                <w:t xml:space="preserve">Barbara Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (22), pp.1803-1804. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700337v1</w:t>
+                <w:t xml:space="preserve">hal-04889089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma bovis 5′-nucleotidase is a virulence factor conferring mammary fitness in bovine mastitis</w:t>
+                <w:t xml:space="preserve">The sub-MIC selective window decreases along the digestive tract: determination of the minimal selective concentration of oxytetracycline in sterilised intestinal contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aga Gelgie</w:t>
+                <w:t xml:space="preserve">Pedro Henrique Imazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peleg Schneider</w:t>
+                <w:t xml:space="preserve">Bertille Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gillespie</w:t>
+                <w:t xml:space="preserve">Véronique Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012628. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (22), pp.1803-1804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1377159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889089v1</w:t>
+                <w:t xml:space="preserve">hal-04700337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between mobilome and resistome in Staphylococcus aureus</w:t>
               </w:r>
@@ -1361,51 +1361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Conjugation Protocol for Ruminant Mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1452,51 +1452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Islands in Mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,1099 +1580,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma Chromosomal Transfer: A Distributive, Conjugative Process Creating an Infinite Variety of Mosaic Genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High prevalence of integrative and conjugative elements encoding transcription activator-like effector repeats in mycoplasma hominis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Meygret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02441⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933220v1</w:t>
+                <w:t xml:space="preserve">hal-02617744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Analysis of the Mycoplasma bovis Genome Identified Non-essential, Adhesion- and Virulence-Related Genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sibylle Bürki</w:t>
+                <w:t xml:space="preserve">Mycoplasma Chromosomal Transfer: A Distributive, Conjugative Process Creating an Infinite Variety of Mosaic Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.2085. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933215v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random transposon insertion in the&amp;lt;em&amp;gt; Mycoplasma hominis&amp;lt;/em&amp;gt; minimal genome.</w:t>
+                <w:t xml:space="preserve">Large-Scale Analysis of the Mycoplasma bovis Genome Identified Non-essential, Adhesion- and Virulence-Related Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rideau</w:t>
+                <w:t xml:space="preserve">Christoph Josi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Roy</w:t>
+                <w:t xml:space="preserve">Sibylle Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Sagné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Pereyre</w:t>
+                <w:t xml:space="preserve">Sara Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49919-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618351v1</w:t>
+                <w:t xml:space="preserve">hal-02933215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmas under experimental antimicrobial selection: The unpredicted contribution of horizontal chromosomal transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+                <w:t xml:space="preserve">Random transposon insertion in the&amp;lt;em&amp;gt; Mycoplasma hominis&amp;lt;/em&amp;gt; minimal genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pereyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007910⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.13554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49919-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933209v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular DNA: A Nutritional Trigger of Mycoplasma bovis Cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xifang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Bâ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of integrative and conjugative elements encoding transcription activator-like effector repeats in mycoplasma hominis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+                <w:t xml:space="preserve">Mycoplasmas under experimental antimicrobial selection: The unpredicted contribution of horizontal chromosomal transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.2385. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617744v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrative Conjugative Element (ICE) of Mycoplasma agalactiae: Key Elements Involved in Horizontal Dissemination and Influence of Coresident ICEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal Gene Transfers in Mycoplasmas (Mollicutes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CH Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (4), pp.e00873-18. </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.3-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00873-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21775/cimb.029.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622015v2</w:t>
+                <w:t xml:space="preserve">hal-02628137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Gene Transfers in Mycoplasmas (Mollicutes)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">The Integrative Conjugative Element (ICE) of Mycoplasma agalactiae: Key Elements Involved in Horizontal Dissemination and Influence of Coresident ICEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CH Kuo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriela Pretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29, pp.3-22. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.e00873-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21775/cimb.029.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00873-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628137v1</w:t>
+                <w:t xml:space="preserve">hal-02622015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of staphylococcus xylosus to nutrients and osmotic stress in a salted meat model</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative conjugative elements are widespread in field isolates of mycoplasma species pathogenic for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,295 +2920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosomal transfers in mycoplasmas: when minimal genomes go mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">John I. Glass</w:t>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.e01958-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01958-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638783v1</w:t>
+                <w:t xml:space="preserve">hal-02640054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal transfers in mycoplasmas: when minimal genomes go mobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Toleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">John I. Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (6), pp.e01958-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 304 (8), pp.1218-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01958-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640054v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Aboklaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Toleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,417 +3273,417 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 304 (8), pp.1218-1225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ICEA of Mycoplasma agalactiae: a new family of self-transmissible integrative elements that confers conjugative properties to the recipient strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dupuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+                <w:t xml:space="preserve">Romain Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Breton</w:t>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (6), pp.1226-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907450v1</w:t>
+                <w:t xml:space="preserve">hal-02648702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICEA of Mycoplasma agalactiae: a new family of self-transmissible integrative elements that confers conjugative properties to the recipient strain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guérillot</w:t>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glaser</w:t>
+                <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 89 (6), pp.1226-1239. </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02648702v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3764,77 +3764,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t>
@@ -3876,64 +3876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and diversity of mycoplasma plasmids: lessons from cryptic genetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4010,51 +4010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary History of Contagious Bovine Pleuropneumonia Using Next Generation Sequencing of Mycoplasma mycoides Subsp. mycoides &amp;quot;Small Colony&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4887,217 +4887,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04926430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Mobilome and Resistome in Staphylococcus aureus: Uncovering Hidden Reservoirs of Antibiotic Resistance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Bacterial Genomes and Evolution &amp;quot;Between Chance and Necessity&amp;quot;...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne Centre International de Recherche en Infectiologie (CIRI), conférence invitée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maria-Halima LAABERKI, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734755v1</w:t>
+                <w:t xml:space="preserve">hal-05074867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Bacterial Genomes and Evolution &amp;quot;Between Chance and Necessity&amp;quot;...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between Mobilome and Resistome in Staphylococcus aureus: Uncovering Hidden Reservoirs of Antibiotic Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Contarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne Centre International de Recherche en Infectiologie (CIRI), conférence invitée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maria-Halima LAABERKI, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Microbes SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074867v1</w:t>
+                <w:t xml:space="preserve">hal-04734755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments génétiques mobiles chez Staphylococcus aureus : vecteurs del’antibiorésistance</w:t>
               </w:r>
@@ -5545,51 +5545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES 15ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de la microbiologie (SFM), Sep 2019, Paris, France</w:t>
@@ -5612,329 +5612,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myth of codon optimisation: Higher exogenous protein expression in U. parvum, M. agalactiae, and M. capricolum when the lowest frequency codons were sporadically introduced</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
+                <w:t xml:space="preserve">In mycoplasma, horizontal chromosomal transfer could accelerate the emergence of antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM 2018)</w:t>
+              <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM, Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933420v1</w:t>
+                <w:t xml:space="preserve">hal-02933421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In mycoplasma, horizontal chromosomal transfer could accelerate the emergence of antimicrobial resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">The myth of codon optimisation: Higher exogenous protein expression in U. parvum, M. agalactiae, and M. capricolum when the lowest frequency codons were sporadically introduced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brad Spiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
+              <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM, Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933421v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal distributive transfers and the extraordinary plasticity of the mycoplasma genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6011,64 +6011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque international francophone de Microbiologie animale (CIFMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Liège, Belgique</w:t>
@@ -6123,77 +6123,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6244,64 +6244,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6343,51 +6343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide dispersal and diversity of integrative conjugative elements within ruminant Mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,51 +6468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of contagious bovine pleuropneumonia using Next generation sequencing of &amp;lt;em&amp;gt;Mycoplasma mycoides&amp;lt;/em&amp;gt; subsp.&amp;lt;em&amp;gt; mycoides&amp;lt;/em&amp;gt; “small colony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,618 +6656,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing paradigm on the evolution of Mycoplasmas by exploring their pan-genome.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Plasmid Diversity in Ruminant Mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">112th General meeting of American society for Microbiology (ASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933364v1</w:t>
+                <w:t xml:space="preserve">hal-02933396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of S.aureus in asymptomatic carriers, and nasal metagenome analysis in carriers and non carriers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mycoplasma evolutive romance: a tale of DNA attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium International sur les Staphylocoques et Infections Staphylococciques (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933403v1</w:t>
+                <w:t xml:space="preserve">hal-02933371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposon-mediated gene-delivery to Ureaplasma parvum: development of a powerful tool for tracking infection and for functional genomic studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
+                <w:t xml:space="preserve">Changing paradigm on the evolution of Mycoplasmas by exploring their pan-genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">112th General meeting of American society for Microbiology (ASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933401v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycoplasma evolutive romance: a tale of DNA attraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of S.aureus in asymptomatic carriers, and nasal metagenome analysis in carriers and non carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sakwinska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th Symposium International sur les Staphylocoques et Infections Staphylococciques (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933371v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid Diversity in Ruminant Mycoplasmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Breton</w:t>
+                <w:t xml:space="preserve">Transposon-mediated gene-delivery to Ureaplasma parvum: development of a powerful tool for tracking infection and for functional genomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brad Spiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933396v1</w:t>
+                <w:t xml:space="preserve">hal-02933401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nano-love story for kilobase exchanges…</w:t>
               </w:r>
@@ -7279,77 +7279,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoplasma European Congress (Veterinary Laboratories Agency)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Weybridge, United Kingdom</w:t>
@@ -8308,51 +8308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schneider Peleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amoah Yaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9313,51 +9313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DBC0FAF"/>
+    <w:nsid w:val="B0E85865"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9461,51 +9461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B978F856"/>
+    <w:nsid w:val="BA344BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9609,51 +9609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3340AA54"/>
+    <w:nsid w:val="8AD03A37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9757,51 +9757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26886BF6"/>
+    <w:nsid w:val="82E9C0F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9997,51 +9997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-dordet-frisoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6315-5670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119983036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05316144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cayssials" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00772-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga Gelgie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peleg Schneider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gillespie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02428-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080836" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Josi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B&#252;rki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sagn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49919-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifang Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02753" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02385" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622015v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00873-18" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CH Kuo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.029.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serge Marenda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03723-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali F. Aboklaish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Toleman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John I. Glass" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.09.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01958-14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboklaish" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Toleman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glass" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648702v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12341" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-257" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046821" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dorchies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de Araujo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01629-07" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00538.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79356KFP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05142726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04926430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05074867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05074885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04504869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brad Spiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933415v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02933332v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933371v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933335v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy S&#233;trin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuliani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labadie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04698419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider Peleg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoah Yaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Y. Shpigel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04255225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mansuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Lecoq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21760" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05074676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-dordet-frisoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6315-5670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119983036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05316144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cayssials" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00772-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga Gelgie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peleg Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gillespie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012628" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02428-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080836" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Josi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B&#252;rki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sagn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49919-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifang Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02753" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CH Kuo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.029.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622015v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00873-18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serge Marenda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03723-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01958-14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali F. Aboklaish" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Toleman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John I. Glass" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.09.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboklaish" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Toleman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glass" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12341" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-257" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046821" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dorchies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de Araujo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01629-07" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00538.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79356KFP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05142726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04926430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05074867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05074885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04504869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933420v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brad Spiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933415v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02933332v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933335v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy S&#233;trin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuliani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labadie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04698419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider Peleg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoah Yaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Y. Shpigel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04255225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mansuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Lecoq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21760" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05074676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>