--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1580,831 +1580,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of integrative and conjugative elements encoding transcription activator-like effector repeats in mycoplasma hominis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycoplasma Chromosomal Transfer: A Distributive, Conjugative Process Creating an Infinite Variety of Mosaic Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Meygret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.2385. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02385⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617744v1</w:t>
+                <w:t xml:space="preserve">hal-02933220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma Chromosomal Transfer: A Distributive, Conjugative Process Creating an Infinite Variety of Mosaic Genomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Scale Analysis of the Mycoplasma bovis Genome Identified Non-essential, Adhesion- and Virulence-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Josi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Bürki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.2085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933220v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Analysis of the Mycoplasma bovis Genome Identified Non-essential, Adhesion- and Virulence-Related Genes</w:t>
+                <w:t xml:space="preserve">Random transposon insertion in the&amp;lt;em&amp;gt; Mycoplasma hominis&amp;lt;/em&amp;gt; minimal genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Josi</w:t>
+                <w:t xml:space="preserve">Fabien Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Bürki</w:t>
+                <w:t xml:space="preserve">Chloé Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Evelyne Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pereyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02085⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.13554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49919-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933215v1</w:t>
+                <w:t xml:space="preserve">hal-02618351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random transposon insertion in the&amp;lt;em&amp;gt; Mycoplasma hominis&amp;lt;/em&amp;gt; minimal genome.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular DNA: A Nutritional Trigger of Mycoplasma bovis Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Sagné</w:t>
+                <w:t xml:space="preserve">Xifang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Renaudin</w:t>
+                <w:t xml:space="preserve">Lucie Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Pereyre</w:t>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49919-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618351v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA: A Nutritional Trigger of Mycoplasma bovis Cytotoxicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xifang Zhu</w:t>
+                <w:t xml:space="preserve">Mycoplasmas under experimental antimicrobial selection: The unpredicted contribution of horizontal chromosomal transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02753⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917683v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmas under experimental antimicrobial selection: The unpredicted contribution of horizontal chromosomal transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">High prevalence of integrative and conjugative elements encoding transcription activator-like effector repeats in mycoplasma hominis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Meygret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007910. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933209v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal Gene Transfers in Mycoplasmas (Mollicutes)</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative conjugative elements are widespread in field isolates of mycoplasma species pathogenic for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,368 +3322,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICEA of Mycoplasma agalactiae: a new family of self-transmissible integrative elements that confers conjugative properties to the recipient strain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guérillot</w:t>
+                <w:t xml:space="preserve">Virginie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glaser</w:t>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12341⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648702v1</w:t>
+                <w:t xml:space="preserve">hal-00907450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+                <w:t xml:space="preserve">ICEA of Mycoplasma agalactiae: a new family of self-transmissible integrative elements that confers conjugative properties to the recipient strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Barré</w:t>
+                <w:t xml:space="preserve">Romain Guérillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Breton</w:t>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (6), pp.1226-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00907450v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3764,77 +3764,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t>
@@ -3876,64 +3876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and diversity of mycoplasma plasmids: lessons from cryptic genetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4010,51 +4010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary History of Contagious Bovine Pleuropneumonia Using Next Generation Sequencing of Mycoplasma mycoides Subsp. mycoides &amp;quot;Small Colony&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,260 +5612,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In mycoplasma, horizontal chromosomal transfer could accelerate the emergence of antimicrobial resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">The myth of codon optimisation: Higher exogenous protein expression in U. parvum, M. agalactiae, and M. capricolum when the lowest frequency codons were sporadically introduced</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brad Spiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
+              <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM, Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933421v1</w:t>
+                <w:t xml:space="preserve">hal-02933420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myth of codon optimisation: Higher exogenous protein expression in U. parvum, M. agalactiae, and M. capricolum when the lowest frequency codons were sporadically introduced</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
+                <w:t xml:space="preserve">In mycoplasma, horizontal chromosomal transfer could accelerate the emergence of antimicrobial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM 2018)</w:t>
+              <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM, Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933420v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal distributive transfers and the extraordinary plasticity of the mycoplasma genome</w:t>
               </w:r>
@@ -6257,51 +6257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6343,51 +6343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide dispersal and diversity of integrative conjugative elements within ruminant Mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,51 +6468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of contagious bovine pleuropneumonia using Next generation sequencing of &amp;lt;em&amp;gt;Mycoplasma mycoides&amp;lt;/em&amp;gt; subsp.&amp;lt;em&amp;gt; mycoides&amp;lt;/em&amp;gt; “small colony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,618 +6656,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid Diversity in Ruminant Mycoplasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Changing paradigm on the evolution of Mycoplasmas by exploring their pan-genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">112th General meeting of American society for Microbiology (ASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933396v1</w:t>
+                <w:t xml:space="preserve">hal-02933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycoplasma evolutive romance: a tale of DNA attraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity of S.aureus in asymptomatic carriers, and nasal metagenome analysis in carriers and non carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Sakwinska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th Symposium International sur les Staphylocoques et Infections Staphylococciques (ISSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933371v1</w:t>
+                <w:t xml:space="preserve">hal-02933403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing paradigm on the evolution of Mycoplasmas by exploring their pan-genome.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposon-mediated gene-delivery to Ureaplasma parvum: development of a powerful tool for tracking infection and for functional genomic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brad Spiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">112th General meeting of American society for Microbiology (ASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933364v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of S.aureus in asymptomatic carriers, and nasal metagenome analysis in carriers and non carriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moreillon</w:t>
+                <w:t xml:space="preserve">Plasmid Diversity in Ruminant Mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Symposium International sur les Staphylocoques et Infections Staphylococciques (ISSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933403v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposon-mediated gene-delivery to Ureaplasma parvum: development of a powerful tool for tracking infection and for functional genomic studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mycoplasma evolutive romance: a tale of DNA attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933401v1</w:t>
+                <w:t xml:space="preserve">hal-02933371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nano-love story for kilobase exchanges…</w:t>
               </w:r>
@@ -7279,51 +7279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9313,51 +9313,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0E85865"/>
+    <w:nsid w:val="B2477B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9461,51 +9461,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BA344BE2"/>
+    <w:nsid w:val="8688621E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9609,51 +9609,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8AD03A37"/>
+    <w:nsid w:val="4664EF12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9757,51 +9757,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82E9C0F6"/>
+    <w:nsid w:val="FB49256B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9997,51 +9997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-dordet-frisoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6315-5670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119983036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05316144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cayssials" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00772-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga Gelgie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peleg Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gillespie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012628" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02428-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080836" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02385" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02441" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933215v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Josi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B&#252;rki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02085" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sagn&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49919-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917683v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifang Zhu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02753" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CH Kuo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.029.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622015v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00873-18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serge Marenda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03723-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01958-14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali F. Aboklaish" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Toleman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John I. Glass" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.09.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboklaish" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Toleman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glass" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12341" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-257" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046821" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dorchies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de Araujo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01629-07" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00538.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79356KFP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05142726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04926430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05074867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05074885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04504869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933421v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933420v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brad Spiller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933415v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02933332v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933364v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreillon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933401v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933335v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy S&#233;trin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuliani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labadie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04698419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider Peleg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoah Yaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Y. Shpigel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04255225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mansuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Lecoq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21760" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05074676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-dordet-frisoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6315-5670" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119983036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05316144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cayssials" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00772-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889089v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga Gelgie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peleg Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gillespie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012628" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Imazaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Voisin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1377159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02428-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandy Nagamine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Oliva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01423-22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3893" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080836" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933215v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Josi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B&#252;rki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sagn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49919-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifang Zhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02753" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007910" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02385" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CH Kuo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.029.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622015v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00873-18" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636989v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Vermassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laroute" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00087" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632194v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serge Marenda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03723-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01958-14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali F. Aboklaish" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Toleman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John I. Glass" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.09.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboklaish" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Toleman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glass" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648702v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12341" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-257" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046821" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.02.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dorchies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia de Araujo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01629-07" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00538.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.01.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79356KFP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05142726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04926430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05074867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05074885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04504869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Scribe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brad Spiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933415v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02933332v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sakwinska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933396v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933371v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933335v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard Martinie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy S&#233;trin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuliani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feurer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933257v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Labadie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933248v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04698419v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734816v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider Peleg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoah Yaa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Y. Shpigel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04255225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Foret-Lucas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mansuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204474v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Anba-Mondoloni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118522653.ch19" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816294v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier Verges" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Lecoq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21760" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05074676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>