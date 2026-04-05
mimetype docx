--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -470,177 +470,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au pied du mur. Bâtir le vide autour des villes (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mardaga, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Défendre la mer. Ports et bases navales à grande échelle : histoire, reconversion et mise en valeur du patrimoine maritime (XVIIIe -XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Meynen; Émilie d’Orgeix. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8107-0604-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUM</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01937816v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02536960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas militaires manuscrits (XVIIe-XVIIIe siècles). Villes et territoires des ingénieurs du roi</w:t>
               </w:r>
@@ -1159,204 +1159,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La carte postale comme outil de (re)composition des imaginaires de la Défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Feïss-Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Chaire Ville Metabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photographier la ville Métabolisme, expérimentations sensibles dans le quartier de La Défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Feïss-Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jérôme Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stream Voice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248226v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05248075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t>
               </w:r>
@@ -1453,50 +1453,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’armée dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1531,143 +1617,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057322v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04392774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos « Les patrimoines militaires et leur étude : matérialités, reconnaissance et mémoire »</w:t>
               </w:r>
@@ -1815,174 +1815,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire culturelle des techniques à partir du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.308-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.3923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la démolition des villes fortes à l’époque moderne : art, technique et rationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Historique des Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 298, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045155v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04045597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques considérations sur les traceurs de plans dans l’Amérique coloniale aux XVII et XVIII siècles : l’exemple des fondations urbaines en Nouvelle-France</w:t>
               </w:r>
@@ -2031,187 +2031,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Possessing Architecture with Words and Letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ABE Journal - Architecture beyond Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La petite maison dans les abattis ou l’art de rédiger aux bois par Jean Antoine de Brûletout, chevalier de Préfontaine dans son habitation de la France équinoxiale (1754-1763)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frémaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (13), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/insitu.10338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485961v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02485962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2748,246 +2748,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technique et science militaires dans l'Europe moderne (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hilaire-Pérez; Liliane and Simon; Fabien and Thébaud-Sorger; Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe des sciences et des techniques, XVe-XVIIIe siècle: un dialogue des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.415--423, 2016, 978-2-7535-5173-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Engineer, the Royal Academies, and the Drawing of Maps and Plans in the Early Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cámara Muñoz, Alicia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El dibujante ingeniero al servicio de la monarquía hispánica: siglos XVI-XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Juanelo Turriano, pp.315--329, 2016, 978-84-942695-6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'iconographie des villes rebelles de l'Europe au royaume de France (1580-1640)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaumy; Tiphaine and Haffemayer; Stéphane and Hugon; Alain and Vellet; Christophe and Sordet; Yann Directeur de la publication and Bibliothèque Mazarine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et révoltes dans le livre et l'estampe, XIVe - milieu du XVIIIe siècle:</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Mazarine : Editions des Cendres, pp.239--256, 2016, 979-10-90853-09-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499849v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02499854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'école de la montagne : Les expérimentations photographiques de François Maurice Allotte de la Fuÿe (1844-1939) à l'école d'artillerie de Grenoble à la fin du XIXe siècle</w:t>
               </w:r>
@@ -3186,173 +3186,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French Military Engineers in the American Colonies (1635-1776)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenman, Bruce. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Military engineers and the development of the early-modern European state</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dundee University Press, pp.245--258, 2013, 978-1-84586-120-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le champ de bataille comme lieu d’inspiration urbaine et architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medvedkova, Olga and d'Orgeix, Émilie and Architecture pour la guerre et pour la paix : l’humanisme civil et militaire dans l’Europe du XVIe au XVIIIe siècle. Colloque and Institut national d'histoire de l'art and Centre André Chastel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures de guerre et de paix: du modèle militaire antique à l'architecture civile moderne : [actes du colloque, 3-4 décembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.117--132, 2013, 978-2-8047-0153-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499812v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02499811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supports d’enseignement et édition militaire en France : du cahier d’exercice manuscrit à la publication savante (1750-1850)</w:t>
               </w:r>
@@ -3405,173 +3405,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning from Green-Grey Educational Literature: the Production of French military schools (1748-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heynen, Hilde and European Architectural History Network and International Conference. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference of the European Architectural History Network: Brussels, 31 May - 2 June 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Contactforum, pp.288--293, 2012, 978-90-6569-102-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SerieMania ou comment repenser le patrimoine du XXe siecle ≪ en serie ≫</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casciato, Maristella and Orgeix, Émilie d' and Favel, Bruno and France. Ministère de la culture et de la communication Département des affaires européennes et internationales and DOCOMOMO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures modernes: l'émergence d'un patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.27--36, 2012, 978-2-8047-0100-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499809v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02499800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4327,51 +4327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497634v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piccoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04371615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/presses-universitaires-du-midi-pum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Warmoes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Defendre-la-mer~.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Battre-le-littoral~.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04377466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fr&#233;maux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna13.9782356134103.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ragot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497634v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piccoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04371615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/presses-universitaires-du-midi-pum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Warmoes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Defendre-la-mer~.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Battre-le-littoral~.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04377466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fr&#233;maux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna13.9782356134103.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ragot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>