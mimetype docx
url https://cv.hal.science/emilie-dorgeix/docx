--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -307,626 +307,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vauban. La Pierre et la Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Virol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Warmoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Sanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Klopp Editions, 2020, 978-2-38173-000-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plans de batailles et de fortifications. Catalogue de la collection Auclair Fi 21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AD du Cher, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre la mer. Ports et bases navales à grande échelle : histoire, reconversion et mise en valeur du patrimoine maritime (XVIIIe -XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Meynen; Émilie d’Orgeix. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8107-0604-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pied du mur. Bâtir le vide autour des villes (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mardaga, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas militaires manuscrits (XVIIe-XVIIIe siècles). Villes et territoires des ingénieurs du roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Virol</w:t>
+                <w:t xml:space="preserve">Isabelle Warmoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, éditions de la BNF-Ministère des Armées, 2017, 978-2-7177-2676-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortifier la Montagne. Histoire, reconversion et nouvelles perspectives de mise en valeur du patrimoine militaire en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Warmoes</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 348 p., 2016, 978-2-8107-0426-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battre le littoral. Histoire, reconversion et nouvelles perspectives de mise en valeur du petit patrimoine militaire maritime en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gérard Klopp Editions, 2020, 978-2-38173-000-4</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210, 2014, 978-2-8107-0331-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres de Champagne Ardenne, cinq siècles de cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...330 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Warmoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Somogy éditions d'art, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1159,50 +1159,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photographier la ville Métabolisme, expérimentations sensibles dans le quartier de La Défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Feïss-Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jérôme Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stream Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La carte postale comme outil de (re)composition des imaginaires de la Défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Feïss-Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1211,152 +1306,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Chaire Ville Metabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248075v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05248226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t>
               </w:r>
@@ -1815,174 +1815,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la démolition des villes fortes à l’époque moderne : art, technique et rationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 298, pp.39-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire culturelle des techniques à partir du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.308-314. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.3923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ashp.3923⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04045597v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04045155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques considérations sur les traceurs de plans dans l’Amérique coloniale aux XVII et XVIII siècles : l’exemple des fondations urbaines en Nouvelle-France</w:t>
               </w:r>
@@ -2031,187 +2031,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La petite maison dans les abattis ou l’art de rédiger aux bois par Jean Antoine de Brûletout, chevalier de Préfontaine dans son habitation de la France équinoxiale (1754-1763)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (13), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.10338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Possessing Architecture with Words and Letters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABE Journal - Architecture beyond Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485962v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02485961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atlas urbain, outil de gestion du patrimoine militaire (1742-1774)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Warmoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2748,246 +2748,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'iconographie des villes rebelles de l'Europe au royaume de France (1580-1640)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaumy; Tiphaine and Haffemayer; Stéphane and Hugon; Alain and Vellet; Christophe and Sordet; Yann Directeur de la publication and Bibliothèque Mazarine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images et révoltes dans le livre et l'estampe, XIVe - milieu du XVIIIe siècle:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Mazarine : Editions des Cendres, pp.239--256, 2016, 979-10-90853-09-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Engineer, the Royal Academies, and the Drawing of Maps and Plans in the Early Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cámara Muñoz, Alicia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El dibujante ingeniero al servicio de la monarquía hispánica: siglos XVI-XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundación Juanelo Turriano, pp.315--329, 2016, 978-84-942695-6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Technique et science militaires dans l'Europe moderne (XVIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hilaire-Pérez; Liliane and Simon; Fabien and Thébaud-Sorger; Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe des sciences et des techniques, XVe-XVIIIe siècle: un dialogue des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.415--423, 2016, 978-2-7535-5173-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499854v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02499849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'école de la montagne : Les expérimentations photographiques de François Maurice Allotte de la Fuÿe (1844-1939) à l'école d'artillerie de Grenoble à la fin du XIXe siècle</w:t>
               </w:r>
@@ -3186,173 +3186,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le champ de bataille comme lieu d’inspiration urbaine et architecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Medvedkova, Olga and d'Orgeix, Émilie and Architecture pour la guerre et pour la paix : l’humanisme civil et militaire dans l’Europe du XVIe au XVIIIe siècle. Colloque and Institut national d'histoire de l'art and Centre André Chastel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures de guerre et de paix: du modèle militaire antique à l'architecture civile moderne : [actes du colloque, 3-4 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.117--132, 2013, 978-2-8047-0153-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">French Military Engineers in the American Colonies (1635-1776)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lenman, Bruce. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military engineers and the development of the early-modern European state</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dundee University Press, pp.245--258, 2013, 978-1-84586-120-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499811v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02499812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supports d’enseignement et édition militaire en France : du cahier d’exercice manuscrit à la publication savante (1750-1850)</w:t>
               </w:r>
@@ -3405,173 +3405,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SerieMania ou comment repenser le patrimoine du XXe siecle ≪ en serie ≫</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casciato, Maristella and Orgeix, Émilie d' and Favel, Bruno and France. Ministère de la culture et de la communication Département des affaires européennes et internationales and DOCOMOMO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architectures modernes: l'émergence d'un patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, pp.27--36, 2012, 978-2-8047-0100-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning from Green-Grey Educational Literature: the Production of French military schools (1748-1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heynen, Hilde and European Architectural History Network and International Conference. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference of the European Architectural History Network: Brussels, 31 May - 2 June 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Contactforum, pp.288--293, 2012, 978-90-6569-102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499800v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02499809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4327,51 +4327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497634v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piccoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04371615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/presses-universitaires-du-midi-pum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Warmoes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Defendre-la-mer~.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Battre-le-littoral~.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04377466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fr&#233;maux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10338" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna13.9782356134103.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ragot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497634v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piccoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04371615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/presses-universitaires-du-midi-pum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Warmoes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Defendre-la-mer~.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Battre-le-littoral~.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04377466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fr&#233;maux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna13.9782356134103.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ragot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>