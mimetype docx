--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -307,626 +307,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plans de batailles et de fortifications. Catalogue de la collection Auclair Fi 21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AD du Cher, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vauban. La Pierre et la Plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Virol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Warmoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Sanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Klopp Editions, 2020, 978-2-38173-000-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Virol</w:t>
+                <w:t xml:space="preserve">hal-02353550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pied du mur. Bâtir le vide autour des villes (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mardaga, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre la mer. Ports et bases navales à grande échelle : histoire, reconversion et mise en valeur du patrimoine maritime (XVIIIe -XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Meynen; Émilie d’Orgeix. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8107-0604-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas militaires manuscrits (XVIIe-XVIIIe siècles). Villes et territoires des ingénieurs du roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Warmoes</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, éditions de la BNF-Ministère des Armées, 2017, 978-2-7177-2676-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortifier la Montagne. Histoire, reconversion et nouvelles perspectives de mise en valeur du patrimoine militaire en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 348 p., 2016, 978-2-8107-0426-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battre le littoral. Histoire, reconversion et nouvelles perspectives de mise en valeur du petit patrimoine militaire maritime en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210, 2014, 978-2-8107-0331-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terres de Champagne Ardenne, cinq siècles de cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...528 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Warmoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Somogy éditions d'art, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1815,174 +1815,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire culturelle des techniques à partir du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.308-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.3923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la démolition des villes fortes à l’époque moderne : art, technique et rationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Historique des Armées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 298, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045155v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04045597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques considérations sur les traceurs de plans dans l’Amérique coloniale aux XVII et XVIII siècles : l’exemple des fondations urbaines en Nouvelle-France</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atlas urbain, outil de gestion du patrimoine militaire (1742-1774)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Warmoes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3405,173 +3405,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning from Green-Grey Educational Literature: the Production of French military schools (1748-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Heynen, Hilde and European Architectural History Network and International Conference. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference of the European Architectural History Network: Brussels, 31 May - 2 June 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Contactforum, pp.288--293, 2012, 978-90-6569-102-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SerieMania ou comment repenser le patrimoine du XXe siecle ≪ en serie ≫</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casciato, Maristella and Orgeix, Émilie d' and Favel, Bruno and France. Ministère de la culture et de la communication Département des affaires européennes et internationales and DOCOMOMO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures modernes: l'émergence d'un patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, pp.27--36, 2012, 978-2-8047-0100-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499809v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02499800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4327,51 +4327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497634v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piccoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04371615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/presses-universitaires-du-midi-pum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Warmoes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937816v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Defendre-la-mer~.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536960v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Battre-le-littoral~.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04377466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3923" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fr&#233;maux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna13.9782356134103.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ragot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497634v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Piccoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04371615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meynen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/presses-universitaires-du-midi-pum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353550v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Virol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Warmoes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Sanger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01937816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Defendre-la-mer~.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01943848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fortifier-la-montagne-XVIIIe-XXe~.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01936328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Battre-le-littoral~.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04563604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubourg Glatigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fe&#239;ss-Jehel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Jehel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04392774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04377466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Binois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3923" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485971v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fr&#233;maux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10338" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485962v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna13.9782356134103.4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499849v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499809v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333974v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ragot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>