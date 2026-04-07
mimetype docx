--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -936,51 +936,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t>
+                <w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
@@ -1015,73 +1015,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">ReproSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058703v1</w:t>
+                <w:t xml:space="preserve">hal-04086891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t>
+                <w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
@@ -1265,73 +1265,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReproSciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086891v1</w:t>
+                <w:t xml:space="preserve">hal-04058703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t>
               </w:r>
@@ -1968,51 +1968,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t>
+                <w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
@@ -2047,97 +2047,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129764v1</w:t>
+                <w:t xml:space="preserve">hal-04129729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t>
+                <w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
@@ -2172,73 +2172,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t>
+              <w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129729v1</w:t>
+                <w:t xml:space="preserve">hal-04129764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t>
               </w:r>
@@ -2343,652 +2343,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th SSR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t>
+              <w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599844v1</w:t>
+                <w:t xml:space="preserve">hal-03367305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Namya Mellouk</w:t>
+                <w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th SSR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601202v1</w:t>
+                <w:t xml:space="preserve">hal-03599844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t>
+                <w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th SSR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601165v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t>
+                <w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">54th SSR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367293v1</w:t>
+                <w:t xml:space="preserve">hal-03601165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t>
+                <w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367305v1</w:t>
+                <w:t xml:space="preserve">hal-03367293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3321,51 +3321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62C2E0F5"/>
+    <w:nsid w:val="3A3F80D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-dujardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8189-8742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0883" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04357468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASL134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-dujardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8189-8742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0883" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04357468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASL134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>