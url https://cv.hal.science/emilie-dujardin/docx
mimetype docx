--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -936,51 +936,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t>
+                <w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
@@ -1015,73 +1015,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReproSciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086891v1</w:t>
+                <w:t xml:space="preserve">hal-04058703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t>
               </w:r>
@@ -1186,51 +1186,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t>
+                <w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
@@ -1265,73 +1265,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">ReproSciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058703v1</w:t>
+                <w:t xml:space="preserve">hal-04086891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t>
               </w:r>
@@ -1968,51 +1968,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t>
+                <w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
@@ -2047,97 +2047,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t>
+              <w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129729v1</w:t>
+                <w:t xml:space="preserve">hal-04129764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t>
+                <w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Barka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
@@ -2172,73 +2172,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129764v1</w:t>
+                <w:t xml:space="preserve">hal-04129729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t>
               </w:r>
@@ -2343,652 +2343,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Namya Mellouk</w:t>
+                <w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
+                <w:t xml:space="preserve">Franck Giton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">54th SSR Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367305v1</w:t>
+                <w:t xml:space="preserve">hal-03599844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th SSR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599844v1</w:t>
+                <w:t xml:space="preserve">hal-03601202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t>
+                <w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th SSR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601202v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t>
+                <w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dujardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th SSR Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t>
+              <w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601165v1</w:t>
+                <w:t xml:space="preserve">hal-03367293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t>
+                <w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367293v1</w:t>
+                <w:t xml:space="preserve">hal-03367305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3321,51 +3321,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A3F80D5"/>
+    <w:nsid w:val="70EA8B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-dujardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8189-8742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0883" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04357468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASL134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-dujardin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8189-8742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pailhoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2022.0883" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04357468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPASL134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>