--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -628,278 +628,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Biological Characterization of Encapsulated Olive Leaf Extracts for Food Preservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Oueslati</w:t>
+                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12060987⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131852v1</w:t>
+                <w:t xml:space="preserve">hal-04118627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Physicochemical and Biological Characterization of Encapsulated Olive Leaf Extracts for Food Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Medfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Harzalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12060987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118627v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of trans-cinnamaldehyde or citral on sodium caseinate: Interfacial rheology and fluorescence quenching properties</w:t>
               </w:r>
@@ -1762,291 +1762,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstrains comparison of the antimicrobial effect and mode of action of a Vietnamese Cinnamomum cassia essential oil from leaves and its principal component against Listeria monocytogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumas</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.13465⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (13), pp.5778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878684v1</w:t>
+                <w:t xml:space="preserve">hal-03267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Liao</w:t>
+                <w:t xml:space="preserve">Interstrains comparison of the antimicrobial effect and mode of action of a Vietnamese Cinnamomum cassia essential oil from leaves and its principal component against Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.‐t.‐t. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waisudin Badri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (13), pp.5778. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (6), pp.757-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lam.13465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267284v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Characterization of Microcapsules Containing Antioxidant Fish Protein Hydrolysates: a New Use of Bycatch in Brazil</w:t>
               </w:r>
@@ -2707,419 +2707,419 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie E. Dumas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 298, pp.125079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442561v1</w:t>
+                <w:t xml:space="preserve">hal-04770907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial films based on pectin and sodium caseinate for the release of antifungal natamycin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfpp.13953⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.125079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187839v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+                <w:t xml:space="preserve">Antimicrobial films based on pectin and sodium caseinate for the release of antifungal natamycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeed Yarmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad E. Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e13953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770907v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of interaction with food constituents on plant extracts antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive appraisal of the extracellular proteins from a monoderm bacterium: theoretical and empirical exoproteomes of listeria monocytogenes EGD-e by secretomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid I. Chafsey-Chandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,277 +5540,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814334v1</w:t>
+                <w:t xml:space="preserve">hal-02816480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816480v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5854,51 +5854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,51 +5970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Applications of Nigella sativa Essential Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Alhibshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,51 +6367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Joulak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Azabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13101958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Medfai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Oueslati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Harzalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12060987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996449v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilong Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.06.123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavani Rocha Camargo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Chihib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10026-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125079" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13953" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanej Luplertlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornapat Surasombatpattana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilaksana Patramool" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladawan Wasinpiyamongkol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001252" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid I. Chafsey-Chandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1003642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00122.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04391629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Joulak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Azabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13101958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Medfai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Harzalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12060987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996449v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilong Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.06.123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavani Rocha Camargo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Chihib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10026-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13953" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanej Luplertlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornapat Surasombatpattana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilaksana Patramool" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladawan Wasinpiyamongkol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001252" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid I. Chafsey-Chandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1003642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00122.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04391629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>