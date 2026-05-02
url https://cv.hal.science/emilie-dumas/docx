--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -628,278 +628,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Physicochemical and Biological Characterization of Encapsulated Olive Leaf Extracts for Food Preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Medfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Harzalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12060987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118627v1</w:t>
+                <w:t xml:space="preserve">hal-04131852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Biological Characterization of Encapsulated Olive Leaf Extracts for Food Preservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Oueslati</w:t>
+                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (6), pp.987. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12060987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131852v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of trans-cinnamaldehyde or citral on sodium caseinate: Interfacial rheology and fluorescence quenching properties</w:t>
               </w:r>
@@ -1762,291 +1762,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interstrains comparison of the antimicrobial effect and mode of action of a Vietnamese Cinnamomum cassia essential oil from leaves and its principal component against Listeria monocytogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waisudin Badri</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Degraeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.‐t.‐t. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (6), pp.757-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.13465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267284v1</w:t>
+                <w:t xml:space="preserve">hal-03878684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstrains comparison of the antimicrobial effect and mode of action of a Vietnamese Cinnamomum cassia essential oil from leaves and its principal component against Listeria monocytogenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Le Thanh</w:t>
+                <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Oulahal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (6), pp.757-766. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (13), pp.5778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.13465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app11135778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878684v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and Characterization of Microcapsules Containing Antioxidant Fish Protein Hydrolysates: a New Use of Bycatch in Brazil</w:t>
               </w:r>
@@ -2707,128 +2707,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 298, pp.125079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770907v1</w:t>
+                <w:t xml:space="preserve">hal-02442561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2837,112 +2837,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie E. Dumas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 298, pp.125079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442561v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial films based on pectin and sodium caseinate for the release of antifungal natamycin</w:t>
               </w:r>
@@ -4000,51 +4000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive appraisal of the extracellular proteins from a monoderm bacterium: theoretical and empirical exoproteomes of listeria monocytogenes EGD-e by secretomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid I. Chafsey-Chandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5540,277 +5540,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816480v1</w:t>
+                <w:t xml:space="preserve">hal-02814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814334v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5854,51 +5854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5970,51 +5970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Applications of Nigella sativa Essential Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Alhibshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,51 +6367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Joulak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Azabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13101958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Medfai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Oueslati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Harzalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12060987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996449v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilong Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.06.123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavani Rocha Camargo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Chihib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10026-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125079" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13953" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanej Luplertlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornapat Surasombatpattana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilaksana Patramool" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladawan Wasinpiyamongkol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001252" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid I. Chafsey-Chandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1003642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00122.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04391629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Joulak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Azabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13101958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Medfai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Oueslati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Harzalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12060987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996449v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilong Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.06.123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavani Rocha Camargo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Chihib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10026-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125079" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13953" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanej Luplertlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornapat Surasombatpattana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilaksana Patramool" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladawan Wasinpiyamongkol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001252" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid I. Chafsey-Chandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1003642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00122.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04391629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>