--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -230,1559 +230,1559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
+                <w:t xml:space="preserve">Physicochemical and Biological Characterization of Encapsulated Olive Leaf Extracts for Food Preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Guebebia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+                <w:t xml:space="preserve">Wafa Medfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Zourgui</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Harzalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app132212273⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12060987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379794v1</w:t>
+                <w:t xml:space="preserve">hal-04131852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
+                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28114274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04118603v1</w:t>
+                <w:t xml:space="preserve">hal-04118627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation via Spray-Drying of Geraniol-Loaded Emulsions Stabilized by Marine Exopolysaccharide for Enhanced Antimicrobial Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of trans-cinnamaldehyde or citral on sodium caseinate: Interfacial rheology and fluorescence quenching properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Azabou</w:t>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life13101958⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.134044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771417v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and Biological Characterization of Encapsulated Olive Leaf Extracts for Food Preservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Oueslati</w:t>
+                <w:t xml:space="preserve">Nanoemulsion-Based Multilayer Films for Ground Beef Preservation: Antimicrobial Activity and Physicochemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12060987⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131852v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Antimicrobial trans-Cinnamaldehyde: Effect of Emulsifier Type, pH, and Drying Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microencapsulation of Phenolic Compounds Extracted from Okra (Abelmoschus esculentus L.) Leaves, Fruits and Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Guebebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Baghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Zourgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.6184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13106184⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (22), pp.12273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app132212273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118627v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of trans-cinnamaldehyde or citral on sodium caseinate: Interfacial rheology and fluorescence quenching properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microencapsulation via Spray-Drying of Geraniol-Loaded Emulsions Stabilized by Marine Exopolysaccharide for Enhanced Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Joulak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liao</w:t>
+                <w:t xml:space="preserve">Filomena Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamadi Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 400, pp.134044. </w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/life13101958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996449v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of lysozyme-caseinate heteroprotein complexes for encapsulation of lysozyme by spray-drying: Effect of mass ratio and temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kai Yang</w:t>
+                <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 215, pp.312-320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.06.123⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 209 (B), pp.1858-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771156v1</w:t>
+                <w:t xml:space="preserve">hal-03702715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the key factors influencing the properties of emulsions stabilized by sodium caseinate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Liao</w:t>
+                <w:t xml:space="preserve">MOROCCAN TRADITIONAL FERMENTED DAIRY PRODUCTS: CURRENT PROCESSING PRACTICES AND PHYSICOCHEMICAL AND MICROBIOLOGICAL PROPERTIES - A REVIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghita Benkirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ananou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.13062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.e5636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55251/jmbfs.5636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771191v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Biodegradable Active Films for Food Packaging: Effects of Nano/Microcapsule Incorporation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+                <w:t xml:space="preserve">Microencapsulation of Natural Food Antimicrobials: Methods and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11050760⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.3837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12083837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03609518v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pectin on the properties of nanoemulsions stabilized by sodium caseinate at neutral pH</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+                <w:t xml:space="preserve">Formation of lysozyme-caseinate heteroprotein complexes for encapsulation of lysozyme by spray-drying: Effect of mass ratio and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peilong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 209 (B), pp.1858-1866. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.04.160⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 215, pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.06.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702715v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOROCCAN TRADITIONAL FERMENTED DAIRY PRODUCTS: CURRENT PROCESSING PRACTICES AND PHYSICOCHEMICAL AND MICROBIOLOGICAL PROPERTIES - A REVIEW</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Ananou</w:t>
+                <w:t xml:space="preserve">Understanding of the key factors influencing the properties of emulsions stabilized by sodium caseinate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiology, Biotechnology and Food Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (6), pp.5291-5317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.13062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55251/jmbfs.5636⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04771145v1</w:t>
+                <w:t xml:space="preserve">hal-04771191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation of Natural Food Antimicrobials: Methods and Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei Liao</w:t>
+                <w:t xml:space="preserve">Advancements in Biodegradable Active Films for Food Packaging: Effects of Nano/Microcapsule Incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Baghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (8), pp.3837. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), pp.760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12083837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11050760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04771138v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstrains comparison of the antimicrobial effect and mode of action of a Vietnamese Cinnamomum cassia essential oil from leaves and its principal component against Listeria monocytogenes</w:t>
               </w:r>
@@ -1898,51 +1898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoencapsulation of Essential Oils as Natural Food Antimicrobial Agents: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,51 +1950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (13), pp.5778. </w:t>
@@ -2084,51 +2084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (2), pp.321-330. </w:t>
@@ -2166,51 +2166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carrier oil on the properties of sodium caseinate stabilized O/W nanoemulsions containing Trans-cinnamaldehyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146, pp.111655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2348,51 +2348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (2), pp.321-330. </w:t>
@@ -2558,789 +2558,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Methoxyl pectin / sodium caseinate complexing behavior studied by isothermal titration calorimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dumas</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.125079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276419v1</w:t>
+                <w:t xml:space="preserve">hal-02442561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antimicrobial films based on pectin and sodium caseinate for the release of antifungal natamycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Saeed Yarmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad E. Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.e13953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpp.13953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442561v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drying and interfacial membrane composition on the antimicrobial activity of emulsified citral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oussama Khelissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 298, pp.125079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial films based on pectin and sodium caseinate for the release of antifungal natamycin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noushin Eghbal</w:t>
+                <w:t xml:space="preserve">Low Methoxyl pectin / sodium caseinate complexing behavior studied by isothermal titration calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Processing and Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.e13953. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.163-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpp.13953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187839v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of interaction with food constituents on plant extracts antibacterial activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of low methoxyl pectin on the physicochemical properties of sodium caseinate-stabilized emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+                <w:t xml:space="preserve">Sondes Souihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Applied Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30721/fsab2018.v1.i1.27⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (8), pp.e12906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfpe.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187809v1</w:t>
+                <w:t xml:space="preserve">hal-02276417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low methoxyl pectin on the physicochemical properties of sodium caseinate-stabilized emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">Effect of interaction with food constituents on plant extracts antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Bouarab-Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oulahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Souihi</w:t>
+                <w:t xml:space="preserve">Nga Trinh Thi Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedia Ben Amara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jalloul Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (8), pp.e12906. </w:t>
+              <w:t xml:space="preserve">Food Science and Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1), pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfpe.12906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30721/fsab2018.v1.i1.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276417v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Essential Oils on Cell Viability, Membrane Integrity and Membrane Fluidity of Listeria innocua and Escherichia coli</w:t>
               </w:r>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (4), pp.263-271. </w:t>
@@ -4000,51 +4000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive appraisal of the extracellular proteins from a monoderm bacterium: theoretical and empirical exoproteomes of listeria monocytogenes EGD-e by secretomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid I. Chafsey-Chandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,269 +5141,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche protéomique pour la caractérisation de souches de Listeria monocytogenes: recherche de marqueurs de risque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of hierarchical clustering methodologies applied to proteomic data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Piec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750929v1</w:t>
+                <w:t xml:space="preserve">hal-02751263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of hierarchical clustering methodologies applied to proteomic data mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche protéomique pour la caractérisation de souches de Listeria monocytogenes: recherche de marqueurs de risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Piec</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751263v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5540,277 +5540,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Hébraud</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Berdagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Chafsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814334v1</w:t>
+                <w:t xml:space="preserve">hal-02816480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two subproteomes from 12 strains of the foodborne pathogen Listeria monocytogenes: research of risk markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Piec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816480v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5957,51 +5957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Applications of Nigella sativa Essential Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6367,51 +6367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Joulak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Azabou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Freitas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13101958" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Medfai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Oueslati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Harzalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12060987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996449v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilong Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.06.123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771138v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavani Rocha Camargo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Chihib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10026-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.10.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125079" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13953" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12906" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanej Luplertlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornapat Surasombatpattana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilaksana Patramool" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladawan Wasinpiyamongkol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001252" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid I. Chafsey-Chandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1003642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00122.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04391629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Baghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14062256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Medfai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Oueslati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Harzalli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12060987" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04118627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13106184" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996449v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134044" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114274" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Guebebia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Zourgui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132212273" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Joulak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Azabou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Freitas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Attia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life13101958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702715v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.04.160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benkirane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ananou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55251/jmbfs.5636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771138v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noushin Eghbal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12083837" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771156v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peilong Sun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.06.123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13062" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11050760" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degraeve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8208;t.&#8208;t. Trinh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thanh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oulahal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13465" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11135778" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009397v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavani Rocha Camargo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Khelissa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Chihib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10126-021-10026-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.111655" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02442493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dupas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima El Hatmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mahgoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108883" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oussama Khelissa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Saeed Yarmand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad E. Mousavi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpp.13953" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770907v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276419v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.10.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Souihi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Ben Amara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfpe.12906" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouarab-Chibane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Trinh Thi Thanh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2018.v1.i1.27" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02187815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Cherrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bakkali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laglaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0972060X.2015.1029986" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga-Thi-Thanh Trinh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Lejmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02276408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Le Thanh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2014-0481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chadeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Noel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w2012-113" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthanej Luplertlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornapat Surasombatpattana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirilaksana Patramool" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladawan Wasinpiyamongkol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001252" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid I. Chafsey-Chandez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr1003642" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800765" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2009.06.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J0WDT3B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00594-08" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Severino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Z. N. Vencio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garrido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02730-06" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00122.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04391629v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750929v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816480v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154618v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Alhibshi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48798-0_28" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>