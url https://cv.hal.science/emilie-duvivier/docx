--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -66,794 +66,1240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer des savoirs expérientiels de l’exclusion et de l’engagement en compétences professionnelles dans le champ du travail social</w:t>
+                <w:t xml:space="preserve">Co-construire le savoir pour agir: une recherche-action sur la violence en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gregoreski</w:t>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Teodorescu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Liénard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Muller. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Participation citoyenne, limitée et conditionnelle. le rapport de l'individu à la société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.145-161, 2026, Collection Citoyenneté, participation, 9791034609789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495155v1</w:t>
+                <w:t xml:space="preserve">hal-05572096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement des petites gens dans un centre d’hébergement et de réinsertion sociale : analyse des pratiques professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travail social, art et migrations. Quels enjeux de la rencontre à l’heure de l’inclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marquise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Duvivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+                <w:t xml:space="preserve">Estelle Soudant-Depelchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05495163v1</w:t>
+              <w:t xml:space="preserve">Accueil et accompagnements d’étrangers primo-arrivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ social, pp.101-115, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/chaso.mulle.2022.01.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Preventing Violence in Homeless Shelters through Collaborative Research: Methodological Insights</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des jeunes en migration : mobilités, frontières et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Bolzman; Emmanuel Jovelin; Catherine Montgomery. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech and Slovak Social Work</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04572611v1</w:t>
+              <w:t xml:space="preserve">"Mineurs isolés", mineurs migrants séparés de leurs parents. Des vies tiraillées entre enfance et marginalisation des étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.264, 2020, Espaces interculturels, 978-2-343-20151-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Préventing Violence in Homeless Schelters through Collaborative Research: Methodological Insights</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mémoires plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hédi Saidi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnicisation des rapports sociaux. Enjeu et fonction des approches culturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.266, 2009, 978-2-296-08093-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilité des sciences sociales : une recherche-action sur les violences en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 3-4 (3), pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.252.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568880v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier intervention sociale et recherche : pratiques, postures et enjeux du travail collaboratif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transformer des savoirs expérientiels de l’exclusion et de l’engagement en compétences professionnelles dans le champ du travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gregoreski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 3-4 (3), pp.48-60. </w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, nº75 (1), pp.109-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lps.223.0048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spir.075.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568881v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une pédagogie du décloisonnement en formation de travail social.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’accompagnement des petites gens dans un centre d’hébergement et de réinsertion sociale : analyse des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milouda Malki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fathia Besbas</w:t>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Travail Social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (1), pp.39-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.059.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568883v1</w:t>
+                <w:t xml:space="preserve">hal-05495163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l’incertitude et des paradoxes : l’épreuve comme outil d’analyse des transformations des dynamiques de professionnalisation dans le travail social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding and Preventing Violence in Homeless Shelters through Collaborative Research: Methodological Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fombelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (12), pp.140-164</w:t>
+              <w:t xml:space="preserve">Czech and Slovak Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1/2023, pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568885v1</w:t>
+                <w:t xml:space="preserve">hal-04572611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Understanding and Préventing Violence in Homeless Schelters through Collaborative Research: Methodological Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.18-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relier intervention sociale et recherche : pratiques, postures et enjeux du travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rybinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 3-4 (3), pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.223.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une pédagogie du décloisonnement en formation de travail social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milouda Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Besbas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Travail Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.69-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l’incertitude et des paradoxes : l’épreuve comme outil d’analyse des transformations des dynamiques de professionnalisation dans le travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Debuyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fombelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (12), pp.140-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du « Temps du déplacement » au « Temps de l’institution » : analyse des trajectoires migratoires d’un groupe de mineurs isolés pris en charge dans un foyer socio-éducatif de la métropole lilloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La migration des mineurs non accompagnés en Europe, 2, pp.196-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -863,1030 +1309,1030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CHRS face à l’accompagnement des petites gens : analyse des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Sociologie des petites gens et travail social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences en institution sociale : une recherche-action entre utilité pragmatique et réflexion critique sur les politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« 90 ans de Politiques Sociales : hier, aujourd’hui et demain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLouvain, Nov 2025, Louvain (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilités et frontières institutionnelles : les Mineurs Non Accompagnés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueil et intégration des jeunes migrant.es non accompagnée.es</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HETS Genève, Sep 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration et asile en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : L’espace euro-méditerranéen face au défi migratoire. Gouvernance, enjeux et perspectives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Oran 2 Mohamed Ben Ahmed, Dec 2024, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enfants hors de leurs frontières: les MNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« Osons les savoirs de l’expérience et de l’exclusion : une évaluation in itinere à la croisée de la recherche et de l’action »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’accueil des migrations : une perspective internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Social de Lille, Université Catholique de Lille, May 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaires du GERTS-ETHICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571422v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les modalités d’intervention se réinventent : faire face, s’adapter, innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés en crise et travail social: explorer les dynamiques politiques, de formations, de recherches, d'interventions et d'expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIFRIS, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Osons les savoirs de l’expérience et de l’exclusion : une évaluation in itinere à la croisée de la recherche et de l’action »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Des enfants hors de leurs frontières: les MNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du GERTS-ETHICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">L’accueil des migrations : une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Social de Lille, Université Catholique de Lille, May 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570139v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les violences en institution sociale : Genre, pauvreté et intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence à l’égard des femmes. Hypothèses. Explications. Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Alexandra Ion Cuza, Nov 2023, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes âgées immigrées face à la pandémie. Table-ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Difficultés, besoins, forces des personnes âgées immigrées dans le contexte de la COVD-19 : quels défis pour l’intervention sociale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Sep 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le travail social se réinvente : arts de faire des travailleurs sociaux face à la crise sanitaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème édition de l’Ecole franco-roumaine des sciences sociales, « La crise sanitaire : Quels impacts sociaux et sociétaux, quels enseignements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Alexandra Ion Cuza, May 2022, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’insertion professionnelle par la valorisation des savoirs expérientiels: le projet OSEE à l’épreuve de la crise sanitaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Edition de l’Ecole Franco-Roumaine des Sciences Sociales : La crise sanitaire : Quels impacts sociaux et sociétaux, quels enseignements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Iasi (Roumanie), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des liens se tissent en l’intervention sociale et la recherche : Dépasser des postures assignées, oser expérimenter et laisser place à l’inattendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rybinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheurs et travailleurs sociaux : on se mélange ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler, sélectionner, protéger : Le triple prisme des politiques de l’immigration et de l’asile en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Internationale pour la Formation, la Recherche et l’Intervention Sociale AIFRIS Sociétés plurielles, travail social et Vivre ensemble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Saint-Joseph, Jul 2019, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1896,1057 +2342,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences en institution sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osons les croisements des savoirs de l’expérience et de l’exclusion. Démarche d’évaluation du dispositif expérimental OSEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux soins des personnes sans-abri. Développer l’aller vers avec des pairs aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement dans l’accès et le maintien dans le logement. Des politiques aux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Halifax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rybinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefas Hauts-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un renouvellement des pratiques professionnelles dans le secteur de l’accueil Hébergement insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du nouveau cadre réglementaire de mise en œuvre de l’alternance intégrative pour les formations du travail social de niveau II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fombelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefas Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un double cursus professionnel et universitaire dans une formation en travail social, Enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568929v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">hal-04483110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTRE PROTECTION ET SURVEILLANCE : PARCOURS ET LOGIQUES DE MOBILITE DE JEUNES MIGRANTS ISOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04481333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3093,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gregoreski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Teodorescu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Duvivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.059.0039" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lienard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rybinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.223.0048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milouda Malki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Besbas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568885v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debuyser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fombelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495196v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571422v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570136v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571430v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baczkowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Datin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568889v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halifax" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Roi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568893v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feutry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gosset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquise" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Soudant-Depelchin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mulle.2022.01.0101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04481333v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Duvivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Soudant-Depelchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mulle.2022.01.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.252.0093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gregoreski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Teodorescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.059.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lienard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rybinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.223.0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milouda Malki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Besbas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debuyser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fombelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baczkowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Datin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halifax" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Roi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feutry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04481333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>