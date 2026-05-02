--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -66,1246 +66,1246 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilité des sciences sociales : une recherche-action sur les violences en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 3-4 (3), pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.252.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformer des savoirs expérientiels de l’exclusion et de l’engagement en compétences professionnelles dans le champ du travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gregoreski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Teodorescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, nº75 (1), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.075.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des petites gens dans un centre d’hébergement et de réinsertion sociale : analyse des pratiques professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (1), pp.39-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.059.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding and Preventing Violence in Homeless Shelters through Collaborative Research: Methodological Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czech and Slovak Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1/2023, pp.18-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding and Préventing Violence in Homeless Schelters through Collaborative Research: Methodological Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.18-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relier intervention sociale et recherche : pratiques, postures et enjeux du travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rybinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Politiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 3-4 (3), pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lps.223.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une pédagogie du décloisonnement en formation de travail social.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milouda Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Besbas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Travail Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.69-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l’incertitude et des paradoxes : l’épreuve comme outil d’analyse des transformations des dynamiques de professionnalisation dans le travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Debuyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fombelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (12), pp.140-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du « Temps du déplacement » au « Temps de l’institution » : analyse des trajectoires migratoires d’un groupe de mineurs isolés pris en charge dans un foyer socio-éducatif de la métropole lilloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La migration des mineurs non accompagnés en Europe, 2, pp.196-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire le savoir pour agir: une recherche-action sur la violence en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Muller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participation citoyenne, limitée et conditionnelle. le rapport de l'individu à la société.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.145-161, 2026, Collection Citoyenneté, participation, 9791034609789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail social, art et migrations. Quels enjeux de la rencontre à l’heure de l’inclusion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marquise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Soudant-Depelchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accueil et accompagnements d’étrangers primo-arrivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ social, pp.101-115, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chaso.mulle.2022.01.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes en migration : mobilités, frontières et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudio Bolzman; Emmanuel Jovelin; Catherine Montgomery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Mineurs isolés", mineurs migrants séparés de leurs parents. Des vies tiraillées entre enfance et marginalisation des étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.264, 2020, Espaces interculturels, 978-2-343-20151-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hédi Saidi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnicisation des rapports sociaux. Enjeu et fonction des approches culturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.266, 2009, 978-2-296-08093-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483110v1</w:t>
-              </w:r>
-[...847 lines deleted...]
-                <w:t xml:space="preserve">hal-04616896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1317,247 +1317,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CHRS face à l’accompagnement des petites gens : analyse des pratiques professionnelles</w:t>
+                <w:t xml:space="preserve">Vulnérabilités et frontières institutionnelles : les Mineurs Non Accompagnés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Sociologie des petites gens et travail social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Accueil et intégration des jeunes migrant.es non accompagnée.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HETS Genève, Sep 2025, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495221v1</w:t>
+                <w:t xml:space="preserve">hal-05495205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences en institution sociale : une recherche-action entre utilité pragmatique et réflexion critique sur les politiques sociales</w:t>
+                <w:t xml:space="preserve">Les CHRS face à l’accompagnement des petites gens : analyse des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« 90 ans de Politiques Sociales : hier, aujourd’hui et demain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCLouvain, Nov 2025, Louvain (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Colloque international : Sociologie des petites gens et travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495196v1</w:t>
+                <w:t xml:space="preserve">hal-05495221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilités et frontières institutionnelles : les Mineurs Non Accompagnés en France</w:t>
+                <w:t xml:space="preserve">Violences en institution sociale : une recherche-action entre utilité pragmatique et réflexion critique sur les politiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accueil et intégration des jeunes migrant.es non accompagnée.es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HETS Genève, Sep 2025, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">« 90 ans de Politiques Sociales : hier, aujourd’hui et demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLouvain, Nov 2025, Louvain (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495205v1</w:t>
+                <w:t xml:space="preserve">hal-05495196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration et asile en Europe</w:t>
               </w:r>
@@ -1606,135 +1606,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Osons les savoirs de l’expérience et de l’exclusion : une évaluation in itinere à la croisée de la recherche et de l’action »</w:t>
+                <w:t xml:space="preserve">Des enfants hors de leurs frontières: les MNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du GERTS-ETHICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">L’accueil des migrations : une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Social de Lille, Université Catholique de Lille, May 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570139v1</w:t>
+                <w:t xml:space="preserve">hal-04571422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les modalités d’intervention se réinventent : faire face, s’adapter, innover</w:t>
               </w:r>
@@ -1783,96 +1744,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enfants hors de leurs frontières: les MNA</w:t>
+                <w:t xml:space="preserve">« Osons les savoirs de l’expérience et de l’exclusion : une évaluation in itinere à la croisée de la recherche et de l’action »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Desailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’accueil des migrations : une perspective internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Social de Lille, Université Catholique de Lille, May 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaires du GERTS-ETHICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571422v1</w:t>
+                <w:t xml:space="preserve">hal-04570139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les violences en institution sociale : Genre, pauvreté et intervention sociale</w:t>
               </w:r>
@@ -2065,90 +2065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’insertion professionnelle par la valorisation des savoirs expérientiels: le projet OSEE à l’épreuve de la crise sanitaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Edition de l’Ecole Franco-Roumaine des Sciences Sociales : La crise sanitaire : Quels impacts sociaux et sociétaux, quels enseignements ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Iasi (Roumanie), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2186,51 +2186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des liens se tissent en l’intervention sociale et la recherche : Dépasser des postures assignées, oser expérimenter et laisser place à l’inattendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rybinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheurs et travailleurs sociaux : on se mélange ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences en institution sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baczkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2457,77 +2457,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osons les croisements des savoirs de l’expérience et de l’exclusion. Démarche d’évaluation du dispositif expérimental OSEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Teodorescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Dequiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Roi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rybinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prefas Hauts-de-France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2747,51 +2747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un renouvellement des pratiques professionnelles dans le secteur de l’accueil Hébergement insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jovelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2822,51 +2822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du nouveau cadre réglementaire de mise en œuvre de l’alternance intégrative pour les formations du travail social de niveau II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fombelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Feutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3257,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Duvivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Soudant-Depelchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mulle.2022.01.0101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483110v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.252.0093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gregoreski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Teodorescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.059.0039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lienard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rybinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.223.0048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milouda Malki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Besbas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debuyser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fombelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571422v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baczkowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Datin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halifax" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Roi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feutry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04481333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Duvivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.252.0093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gregoreski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Teodorescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.075.0109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jovelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.059.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lienard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rybinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.223.0048" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milouda Malki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Besbas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debuyser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fombelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marquise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Soudant-Depelchin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.mulle.2022.01.0101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571422v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571430v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baczkowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568887v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Datin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Halifax" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Dequir&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Roi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feutry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gosset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04481333v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>