--- v0 (2026-04-08)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMILIE ETIENNE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing isolated mini-grids in Kenya: Risk transfer to deal with multidimensional uncertainties and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chamarande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.100078. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rset.2024.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can isolated microgrids be viable? A longitudinal study of long-term sustainability in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Energy Research &amp; Social Science, 111, pp.103476. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2024.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and accountability of off-grid solar electricity in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/3-4 (129-130), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.129.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une division internationale de l’énergie portée par les tensions géopolitiques: l’injonction aux énergies renouvelables décentralisées dans les Suds ruraux entre 1945 et 1981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Transformations Énergétiques, Transformations Politiques dans les Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESSMA ; IRD, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaving the meta-organisation as evidence of success: a case study of public-private partnerships for energy access in Kenya & Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium (European Group for Organizational Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of off-grid solar mini-grids in Kenya and Senegal: an accountability dissolved among stakeholders and systemic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMA Final dissemination event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Monfort University; The Open University; University of Sussex; University of Huddersfield; University of Surrey; ECREEE; ICEED; Tatedo; International Centre for Frugal Innovation, Feb 2024, Guildford Surrey, (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de l’information et innovations techniques : comment les dispositifs numériques pour l’électrification rurale en Afrique redéfinissent-ils les relations entre acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'AFS; Réseau Thématique 29 « Sciences et techniques en société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS (Association Française de sociologie), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At The Margins Of The Grid: The Politics Of Off-grid Electrification In Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADI CEsA General Conference 2023: Towards New Rhythms of Development; Session "SP24: Energy in Times of Unprecedented Challenges: Rethinking Off-grid Solar Technologies in the Global South"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European association of development research and training institutes (EADI), Jul 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier maillon de l'électricité marchande : les gestionnaires villageois africains aux prises à des loyautés en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales « Regards critiques sur le développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maintenance des mini-réseaux solaires au Sénégal, un enjeu d’accountability balbutiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale ; 11ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique (AFEP), Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing rural isolated mini-grids in Africa: beyond technical and economic calculations, how does sizing crystallize regulatory, financial and institutional uncertain constraints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Chamarande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing Renewable Energy Rollouts in Financially Constrained Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, University of Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité et impact des projets d’électrification rurale décentralisée au Sénégal : quels résultats 7 ans après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII.Jounées du développement de l'Association Tiers Monde. Brest 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of solar projects: a socio-economic research on the autonomy of off-grid solutions in emerging countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des doctorants, COP 21: 5 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association « Sorbonne Développement Durable » (SDD); Université Paris 1 Panthéon-Sorbonne, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Margins of the Grid: The Politics of Off-Grid Electrification in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhosnie Francius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanael Ojong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Off-Grid Solar Electrification in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.65-110, 2022, Energy, Climate and the Environment, 978-3-031-13825-6. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13825-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId34"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.135416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EMILIE ETIENNE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing isolated mini-grids in Kenya: Risk transfer to deal with multidimensional uncertainties and constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chamarande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.100078. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rset.2024.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can isolated microgrids be viable? A longitudinal study of long-term sustainability in rural Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Research &amp; Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Energy Research &amp; Social Science, 111, pp.103476. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erss.2024.103476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and accountability of off-grid solar electricity in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/3-4 (129-130), pp.59-75. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.129.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03944900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une division internationale de l’énergie portée par les tensions géopolitiques: l’injonction aux énergies renouvelables décentralisées dans les Suds ruraux entre 1945 et 1981</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Transformations Énergétiques, Transformations Politiques dans les Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESSMA ; IRD, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaving the meta-organisation as evidence of success: a case study of public-private partnerships for energy access in Kenya & Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th EGOS Colloquium (European Group for Organizational Studies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGOS, Jul 2024, Milano (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of off-grid solar mini-grids in Kenya and Senegal: an accountability dissolved among stakeholders and systemic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGMA Final dissemination event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Monfort University; The Open University; University of Sussex; University of Huddersfield; University of Surrey; ECREEE; ICEED; Tatedo; International Centre for Frugal Innovation, Feb 2024, Guildford Surrey, (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation de l’information et innovations techniques : comment les dispositifs numériques pour l’électrification rurale en Afrique redéfinissent-ils les relations entre acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l'AFS; Réseau Thématique 29 « Sciences et techniques en société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS (Association Française de sociologie), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At The Margins Of The Grid: The Politics Of Off-grid Electrification In Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADI CEsA General Conference 2023: Towards New Rhythms of Development; Session "SP24: Energy in Times of Unprecedented Challenges: Rethinking Off-grid Solar Technologies in the Global South"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European association of development research and training institutes (EADI), Jul 2023, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier maillon de l'électricité marchande : les gestionnaires villageois africains aux prises à des loyautés en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales « Regards critiques sur le développement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maintenance des mini-réseaux solaires au Sénégal, un enjeu d’accountability balbutiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale ; 11ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d’Economie Politique (AFEP), Jun 2022, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sizing rural isolated mini-grids in Africa: beyond technical and economic calculations, how does sizing crystallize regulatory, financial and institutional uncertain constraints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Chamarande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing Renewable Energy Rollouts in Financially Constrained Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, University of Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité et impact des projets d’électrification rurale décentralisée au Sénégal : quels résultats 7 ans après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII.Jounées du développement de l'Association Tiers Monde. Brest 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of solar projects: a socio-economic research on the autonomy of off-grid solutions in emerging countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international des doctorants, COP 21: 5 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association « Sorbonne Développement Durable » (SDD); Université Paris 1 Panthéon-Sorbonne, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Margins of the Grid: The Politics of Off-Grid Electrification in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhosnie Francius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanael Ojong. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Off-Grid Solar Electrification in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.65-110, 2022, Energy, Climate and the Environment, 978-3-031-13825-6. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13825-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03929375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des villages sous tensions : maintenir des mini-réseaux solaires au Sénégal et au Kenya : promesses et accountability autour des petites infrastructures de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Grenoble Alpes [2020-..], 2025. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALH027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05565335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chamarande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rset.2024.100078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chamarande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhosnie Francius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13825-6_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chamarande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rset.2024.100078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103476" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03944900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.129.0059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690171v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690217v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Trompette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594366v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Chamarande" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04442023v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhosnie Francius" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13825-6_3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05565335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH027" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>