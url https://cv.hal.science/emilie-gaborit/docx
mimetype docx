--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1150,51 +1150,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1288,456 +1288,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier de près les modes de coordination pour construire un partenariat visant à réduire les inégalités épistémiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaborit</w:t>
+                <w:t xml:space="preserve">Récit de soi en éducation thérapeutique du patient : valoriser des biographies ajustées au registre clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Forté-Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.39 - 46. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 33 (3), pp.359-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975920986709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.213.0359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824150v1</w:t>
+                <w:t xml:space="preserve">hal-03820147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit de soi en éducation thérapeutique du patient : valoriser des biographies ajustées au registre clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+                <w:t xml:space="preserve">Étudier de près les modes de coordination pour construire un partenariat visant à réduire les inégalités épistémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Forté-Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 33 (3), pp.359-368. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.39 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.213.0359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975920986709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820147v1</w:t>
+                <w:t xml:space="preserve">hal-04824150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+                <w:t xml:space="preserve">(Re)production des inégalités intériorisées en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 8, Numéro 1, pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646864v1</w:t>
+                <w:t xml:space="preserve">hal-03612921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)production des inégalités intériorisées en oncologie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
+                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Volume 8, Numéro 1, pp.23-40. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.65-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.5346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612921v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans un programme d’ETP en oncologie : effets croisés des socialisations et des interactions en séances sur les formes et le sens de l’engagement</w:t>
               </w:r>
@@ -1942,688 +1942,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent are complex public health interventions transferable across contexts? Protocol of an interdisciplinary study of a school-based nutritional health intervention in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+                <w:t xml:space="preserve">Un programme de recherche interventionnelle (AAPRISS) visant à réduire les inégalités sociales de santé : méthodes et validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mabile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lang</w:t>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SocArXiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17605/OSF.IO/TDE8B⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/cjph.106.4955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905915v1</w:t>
+                <w:t xml:space="preserve">hal-01914984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme de recherche interventionnelle (AAPRISS) visant à réduire les inégalités sociales de santé : méthodes et validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+                <w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17269/cjph.106.4955⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">François Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (2), pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03278542v1</w:t>
+                <w:t xml:space="preserve">La recherche interventionnelle EXPERTISS sur le terrain du DISSPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire international « Inégalités épistémiques », 4eme séance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Visiconférence, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche interventionnelle EXPERTISS sur le terrain du DISSPO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what extent are complex public health interventions transferable across contexts? Protocol of an interdisciplinary study of a school-based nutritional health intervention in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04940147v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Beraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2691,51 +2679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3ABDA71"/>
+    <w:nsid w:val="0D76CB37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2922,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-gaborit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3297-4008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04809219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920986709" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0359" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-019-0880-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905915v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beraut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/TDE8B" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-gaborit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3297-4008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04809219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920986709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-019-0880-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beraut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>