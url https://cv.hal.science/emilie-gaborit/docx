--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1150,51 +1150,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1509,235 +1509,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)production des inégalités intériorisées en oncologie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
+                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.5346⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612921v1</w:t>
+                <w:t xml:space="preserve">hal-04646864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’école rencontre la prévention sanitaire, collaborations professionnelles et appropriations différenciées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+                <w:t xml:space="preserve">(Re)production des inégalités intériorisées en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (2), pp.65-71. </w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 8, Numéro 1, pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.5346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646864v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans un programme d’ETP en oncologie : effets croisés des socialisations et des interactions en séances sur les formes et le sens de l’engagement</w:t>
               </w:r>
@@ -1942,676 +1942,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme de recherche interventionnelle (AAPRISS) visant à réduire les inégalités sociales de santé : méthodes et validation</w:t>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+                <w:t xml:space="preserve">F. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Almudever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17269/cjph.106.4955⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914984v1</w:t>
+                <w:t xml:space="preserve">hal-01914888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un programme de recherche interventionnelle (AAPRISS) visant à réduire les inégalités sociales de santé : méthodes et validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17269/cjph.106.4955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (2), pp.155-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.138.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche interventionnelle EXPERTISS sur le terrain du DISSPO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To what extent are complex public health interventions transferable across contexts? Protocol of an interdisciplinary study of a school-based nutritional health intervention in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04940147v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Beraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t>
-[...135 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche interventionnelle EXPERTISS sur le terrain du DISSPO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gaborit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-01905915v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire international « Inégalités épistémiques », 4eme séance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Visiconférence, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2679,51 +2813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D76CB37"/>
+    <w:nsid w:val="0C052B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2910,51 +3044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-gaborit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3297-4008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04809219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920986709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-019-0880-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beraut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-gaborit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3297-4008" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Legrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaborit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04809219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.213.0359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920986709" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.01.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5346" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03820100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-019-0880-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17269/cjph.106.4955" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Villeval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mabile" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beraut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>