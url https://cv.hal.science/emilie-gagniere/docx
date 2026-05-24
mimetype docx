--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -348,51 +348,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO 2 Capture: A Comprehensive Review</w:t>
+                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO2 Capture: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
@@ -431,480 +431,480 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 65 (17), pp.8594−8624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c05272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconcentration of olive mill wastewater for application in leather tanning process: an alternative end to protect the environment and save raw materials consumption</w:t>
+                <w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness El Haimer</w:t>
+                <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouar Rich</w:t>
+                <w:t xml:space="preserve">Asma Madmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Tahiri</w:t>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (11), pp.6532-6549. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36125-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05577978v1</w:t>
+                <w:t xml:space="preserve">hal-05006905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Paracetamol Solvent-Mediated Phase Transformation in Seeded Batch Crystallization Processes</w:t>
+                <w:t xml:space="preserve">Whole milk powder production using combined cryoconcentration and freeze-drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Kalakech</w:t>
+                <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Madmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Maria Perez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2481445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006905v1</w:t>
+                <w:t xml:space="preserve">hal-04998171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole milk powder production using combined cryoconcentration and freeze-drying process</w:t>
+                <w:t xml:space="preserve">Cryoconcentration of olive mill wastewater for application in leather tanning process: an alternative end to protect the environment and save raw materials consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Alla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Youness El Haimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Perez Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anouar Rich</w:t>
+                <w:t xml:space="preserve">Soufiane Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (11), pp.6532-6549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2025.2481445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36125-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04998171v1</w:t>
+                <w:t xml:space="preserve">hal-05577978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
               </w:r>
@@ -1024,103 +1024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracetamol polymorphs detection in suspension via a new ex situ Fourier Transform Near Infrared spectroscopy method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 208, pp.808-819. </w:t>
@@ -1152,641 +1152,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on calcium carbonate phase transition from amorphous to crystalline forms in a reverse emulsion</w:t>
+                <w:t xml:space="preserve">Unsupervised crystallization monitoring with NIR Spatially Resolved Spectroscopy combined with Principal Component Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Tallon</w:t>
+                <w:t xml:space="preserve">R. Kersaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Browning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bordes</w:t>
+                <w:t xml:space="preserve">N. Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bardin</w:t>
+                <w:t xml:space="preserve">D. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 610, pp.127152. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127152⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 618, pp.127329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039608v1</w:t>
+                <w:t xml:space="preserve">hal-05577953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Xylitol crystallization in a 42 kWhth shell and tubes latent heat thermal energy storage system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+                <w:t xml:space="preserve">State diagram of whole milk for freeze-drying application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Largiller</w:t>
+                <w:t xml:space="preserve">Émilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Perez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mangin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 622, pp.127349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577938v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagram of whole milk for freeze-drying application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadwa Alla</w:t>
+                <w:t xml:space="preserve">Experimental study on calcium carbonate phase transition from amorphous to crystalline forms in a reverse emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gagnière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anouar Rich</w:t>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 622, pp.127349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127349⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 610, pp.127152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212721v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised crystallization monitoring with NIR Spatially Resolved Spectroscopy combined with Principal Component Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triggering Xylitol crystallization in a 42 kWhth shell and tubes latent heat thermal energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Caillol</w:t>
+                <w:t xml:space="preserve">Louis Piquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colson</w:t>
+                <w:t xml:space="preserve">Grégory Largiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Valour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Bentivoglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 618, pp.127329. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 221, pp.119802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.119802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577953v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the supercooling rupture by stirring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Largiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (9), pp.103922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1814,291 +1814,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t>
+                <w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941359v1</w:t>
+                <w:t xml:space="preserve">hal-03132353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t>
+                <w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t>
+              <w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132353v1</w:t>
+                <w:t xml:space="preserve">hal-02941359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t>
               </w:r>
@@ -2212,291 +2212,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH‐Sensitive methacrylic acid–methyl methacrylate copolymer Eudragit L100 and dimethylaminoethyl methacrylate, butyl methacrylate, and methyl methacrylate tri‐copolymer Eudragit E100</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Sester</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (3), pp.440-450. </w:t>
+              <w:t xml:space="preserve">, 2020, 31 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342633v1</w:t>
+                <w:t xml:space="preserve">hal-02475657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH‐Sensitive methacrylic acid–methyl methacrylate copolymer Eudragit L100 and dimethylaminoethyl methacrylate, butyl methacrylate, and methyl methacrylate tri‐copolymer Eudragit E100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (6), </w:t>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.440-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.4780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475657v1</w:t>
+                <w:t xml:space="preserve">hal-02342633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Experimental Study and Modeling of l -Glutamic acid Crystallization: Emphasis on a Kinetic Explanation of the Ostwald Rule of Stages</w:t>
               </w:r>
@@ -2629,77 +2629,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of industrial wastewater treatment by freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouaiba Htira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23, pp.292-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,157 +2727,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Tahri</w:t>
+                <w:t xml:space="preserve">Determination of the Solid–Liquid Phase Diagram of the Binary System Propionic Acid/Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.806 - 812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899665v1</w:t>
+                <w:t xml:space="preserve">hal-01904688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the dynamic behavior of a large-scale refrigeration – PCM energy storage system. Validation of a complete model</w:t>
               </w:r>
@@ -3003,278 +2990,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t>
+                <w:t xml:space="preserve">Investigation of the l-Glutamic acid polymorphism: Comparison between stirred and stagnant conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 435, pp.98 - 104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899688v1</w:t>
+                <w:t xml:space="preserve">hal-01899665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Solid–Liquid Phase Diagram of the Binary System Propionic Acid/Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Modeling the Competition between Polymorphic Phases: Highlights on the Effect of Ostwald Ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Kožíšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (2), pp.806 - 812. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (10), pp.5689 - 5697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b00640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904688v1</w:t>
+                <w:t xml:space="preserve">hal-01899688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium bromide crystallization in water applied to an inter-seasonal heat storage process</w:t>
               </w:r>
@@ -3828,51 +3828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,64 +3961,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocrystal Formation in Solution: In Situ Solute Concentration Monitoring of the Two Components and Kinetic Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,51 +4108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of co-crystals: Kinetic and thermodynamic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,471 +4267,471 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
+                <w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">CRISTAL 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253373v1</w:t>
+                <w:t xml:space="preserve">hal-05087140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087140v1</w:t>
+                <w:t xml:space="preserve">hal-05086109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086109v1</w:t>
+                <w:t xml:space="preserve">hal-05253373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of paracetamol SMPT in seeded batch crystallization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmâ Madmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4812,64 +4812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lécolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Post-Combustion Capture Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Energy Agency Greenhouse Gas R&amp;D Programme, Sep 2025, Marseille, France</w:t>
@@ -4898,103 +4898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation préférentielle de la forme métastable du paracétamol par membrane : Suivi et Contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
@@ -5075,51 +5075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
@@ -5148,103 +5148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylitol nucleation in the melt: supercooling rupture by stirring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Largiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Workshop on Crystal Growth of Organic Materials, CGOM15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5388,359 +5388,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t>
+                <w:t xml:space="preserve">Parametric Study of the Coupling of Cryo-concentration and Freeze-drying for Milk Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Kalakech</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathias Monnot</w:t>
+                <w:t xml:space="preserve">Fadwa Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostapha Siniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromembrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Mechanics, Materials and Energy, MME2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749892v1</w:t>
+                <w:t xml:space="preserve">hal-04923064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study of the Coupling of Cryo-concentration and Freeze-drying for Milk Powder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mostapha Siniti</w:t>
+                <w:t xml:space="preserve">Membrane crystallization by pervaporation for the production and polymorphism control of paracetamol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Kalakech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmâ Madmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Mechanics, Materials and Energy, MME2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Euromembrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Pragues, Czech Republic, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923064v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of crystallizations through Spatially Resolved Spectroscopy: Difficulties of predicting physical descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kersaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPACT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5765,103 +5765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and intensified membrane crystallization process: quality control of an active pharmaceutical ingredient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, CHIBA, Japan</w:t>
@@ -6009,933 +6009,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la transition de phase du carbonate de calcium de l’amorphe aux forms cristallines en emulsion inverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Modeling of the calcium carbonate phase transformation in reverse emulsion from amorphous CaCO3 to calcite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701102v1</w:t>
+                <w:t xml:space="preserve">hal-04923108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multivariate statistical approach for monitoring crystallizations by Spatially Resolved Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de la transition de phase du carbonate de calcium de l’amorphe aux forms cristallines en emulsion inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noémie Caillol</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Crystal Growth of Organic Materials CGOM10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">CRISTAL 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923090v1</w:t>
+                <w:t xml:space="preserve">hal-03701102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the calcium carbonate phase transformation in reverse emulsion from amorphous CaCO3 to calcite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+                <w:t xml:space="preserve">Use of multivariate statistical approach for monitoring crystallizations by Spatially Resolved Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Gas-Liquid and Gas-Liquid-Solid Reactor Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Crystal Growth of Organic Materials CGOM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923108v1</w:t>
+                <w:t xml:space="preserve">hal-04923090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Largiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENERSTOCK 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923134v1</w:t>
+                <w:t xml:space="preserve">hal-03701060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Largiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable Energy Storage IRES 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
+              <w:t xml:space="preserve">ENERSTOCK 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701052v1</w:t>
+                <w:t xml:space="preserve">hal-04923134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de cristallisation en ligne par Spectroscopie Résolue Spatialement (SRS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Piquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Largiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bentivoglio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Technologies des Poudres ; Poudres et Matériaux Frittés STPMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
+              <w:t xml:space="preserve">International Renewable Energy Storage IRES 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701092v1</w:t>
+                <w:t xml:space="preserve">hal-03701052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylitol used as phase change material: Nucleation mechanisms of the overcooling rupture by stirring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Suivi de cristallisation en ligne par Spectroscopie Résolue Spatialement (SRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENERSTOCK 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+              <w:t xml:space="preserve">Sciences et Technologies des Poudres ; Poudres et Matériaux Frittés STPMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701060v1</w:t>
+                <w:t xml:space="preserve">hal-03701092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale experimental study and modeling of L-Glutamic acid crystallization: a new perspective on the Ostwald rule of stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7016,51 +7016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale multi-échelle et modélisation de la cristallisation de l'acide L-Glutamique : une nouvelle perspective sur la règle des phases d'Ostwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7122,346 +7122,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeněk Kožíšek</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t>
+              <w:t xml:space="preserve">COST action "crystallize"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112079v1</w:t>
+                <w:t xml:space="preserve">hal-02055357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale experimental study and modelling of L-Glutamic acid crystallization: a new perspective on the Ostwald Rule of stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of polymorphic crystals formation in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Kožíšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E Chabanon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zdeněk Kožíšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST action "crystallize"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">28th Development of Materials Science in Research and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Pavlov, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055357v1</w:t>
+                <w:t xml:space="preserve">hal-02112079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'eaux usées industrielles par congélation sur paroi froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouaiba Htira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7538,51 +7538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd World Congress on Materials Science, Engineering, Oil, Gas and Petrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7726,51 +7726,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvolyse de la lignine</w:t>
+                <w:t xml:space="preserve">Lignin solvolyse study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
@@ -7778,107 +7778,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on the Wood, Fibre and Pulping Chemistry ISWFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Porto Seguro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823007v1</w:t>
+                <w:t xml:space="preserve">hal-01820534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin solvolyse study</w:t>
+                <w:t xml:space="preserve">Solvolyse de la lignine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
@@ -7886,165 +7899,152 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on the Wood, Fibre and Pulping Chemistry ISWFPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Porto Seguro, Brazil</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820534v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un réacteur agité-décanteur pour la récupération des phosphates par cristallisation de struvite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouzas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8095,51 +8095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification du procédé de précipitation de la struvite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8201,256 +8201,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Tahri</w:t>
+                <w:t xml:space="preserve">Congélation sur paroi froide avec convection naturelle : étude expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 8</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925203v1</w:t>
+                <w:t xml:space="preserve">hal-01925204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation sur paroi froide avec convection naturelle : étude expérimentale et modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thouaiba Htira</w:t>
+                <w:t xml:space="preserve">Cristallisation des polymorphes de l\textquoterightacide L-glutamique \textendash Comparaison entre réacteur agité et milieu stagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+              <w:t xml:space="preserve">CRISTAL 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925204v1</w:t>
+                <w:t xml:space="preserve">hal-01925203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the crystallization of polymorphic phases : A new kinetic approach</w:t>
               </w:r>
@@ -8555,1016 +8555,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze wastewater treatment on cold surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">PHORWater, Phosphorus recovery from Waste Water Treatment Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">ESPP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925098v1</w:t>
+                <w:t xml:space="preserve">hal-01920785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Tahri</w:t>
+                <w:t xml:space="preserve">Etude d’un procédé de stockage inter-saisonnier de l’énergie solaire ayant pour innovation la cristallisation dans la cuve de stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920790v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new material for an interseasonal heat storage process of solar energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+                <w:t xml:space="preserve">Polymorphism investigation in stirred and stagnant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110696v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de différents systèmes absorbant/absorbat pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+                <w:t xml:space="preserve">Development of a new material for an interseasonal heat storage process of solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, Unknown Region</w:t>
+              <w:t xml:space="preserve">The Energy &amp; Materials Research Conference - EMR2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925093v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Jallut</w:t>
+                <w:t xml:space="preserve">Evaluation de différents systèmes absorbant/absorbat pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 24th International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Yokohama, Japan. 8 p</w:t>
+              <w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900922v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Tahri</w:t>
+                <w:t xml:space="preserve">Freeze wastewater treatment on cold surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">COST action ‘Crystallize’ Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925214v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHORWater, Phosphorus recovery from Waste Water Treatment Plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Crystallization of L-Glutamic acid polymorphs in stirred and stagnant conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">5th European Conference on Crystal Growth ECCG5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920785v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’un procédé de stockage inter-saisonnier de l’énergie solaire ayant pour innovation la cristallisation dans la cuve de stockage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+                <w:t xml:space="preserve">A hybrid model for dynamic simulation of an air-cooled heat pump system coupled with a PCM storage tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire JNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 24th International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Yokohama, Japan. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104811v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9572,51 +9572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9680,51 +9680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9814,51 +9814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on droplets, energy Materials Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9909,51 +9909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10168,51 +10168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10352,1353 +10352,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic studies of water absorption of ternary systems containing zinc bromide applied in solar heat storage process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines aqueuses pour le stockage inter-saisonnier de l\textquoterightenergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l’Université Lyon 1 JSF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846480v1</w:t>
+                <w:t xml:space="preserve">hal-01925120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of absorption couples used in solar heat storage process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Auroux</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité du traitement des eaux usées industrielles par congélation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes des Equilibres entre Phases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802710v1</w:t>
+                <w:t xml:space="preserve">hal-01925229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage intersaisonnier de la chaleur : enthalpies de dissolution et de cristallisation de sels d’ammonium et de potassium à 25°C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bennici</w:t>
+                <w:t xml:space="preserve">Procédé de cristallisation en émulsion : obtention des paramètres de nucléation primaire au moyen d'un suivi vidéo in situ en réacteur agité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Calorimétrie et de l’Analyse Thermique JCAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cristal 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France. pp.1--9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920813v1</w:t>
+                <w:t xml:space="preserve">hal-02001475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Hamroun</w:t>
+                <w:t xml:space="preserve">THERMODYNAMIC STUDIES OF WATER ABSORPTION OF TERNARY SYSTEMS CONTAINING ZINC BROMIDE APPLIED IN SOLAR HEAT STORAGE PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès XIVème SFGP, Récents Progrès en Génie des Procédés \textendash Numéro 104</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905364v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration characteristics of lithium, zinc, potassium and sodium salts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lefèbvre</w:t>
+                <w:t xml:space="preserve">Thermodynamic studies of water absorption of ternary systems containing zinc bromide applied in solar heat storage process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Equilibres Entre Phases JEEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925116v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization in emulsion process: in situ video monitoring of the evolution of droplet and particle size distributions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of absorption couples used in solar heat storage process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of European Colloid and Interface Society – ECIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes des Equilibres entre Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996665v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d\textquoterightabsorption pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t>
+                <w:t xml:space="preserve">Stockage intersaisonnier de la chaleur : enthalpies de dissolution et de cristallisation de sels d’ammonium et de potassium à 25°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée de la Calorimétrie et de l’Analyse Thermique JCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925228v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines aqueuses pour le stockage inter-saisonnier de l\textquoterightenergie solaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Auroux</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique hybride des échangeurs évaporateurs et condenseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l’Université Lyon 1 JSF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès XIVème SFGP, Récents Progrès en Génie des Procédés \textendash Numéro 104</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925120v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité du traitement des eaux usées industrielles par congélation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Hydration characteristics of lithium, zinc, potassium and sodium salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée des Equilibres Entre Phases JEEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925229v1</w:t>
+                <w:t xml:space="preserve">hal-01925116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMODYNAMIC STUDIES OF WATER ABSORPTION OF TERNARY SYSTEMS CONTAINING ZINC BROMIDE APPLIED IN SOLAR HEAT STORAGE PROCESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lefebvre</w:t>
+                <w:t xml:space="preserve">Etude des propriétés thermodynamiques de couples d\textquoterightabsorption pour le stockage inter-saisonnier de l\textquoterighténergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Working Fluids for Absorption Heat Pumps and Refrigeration Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Tarragone, Spain</w:t>
+              <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846474v1</w:t>
+                <w:t xml:space="preserve">hal-01925228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de cristallisation en émulsion : obtention des paramètres de nucléation primaire au moyen d'un suivi vidéo in situ en réacteur agité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization in emulsion process: in situ video monitoring of the evolution of droplet and particle size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France. pp.1--9</w:t>
+              <w:t xml:space="preserve">27th Conference of European Colloid and Interface Society – ECIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001475v1</w:t>
+                <w:t xml:space="preserve">hal-01996665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization-In-Emulsion Process: Extraction of Primary Nucleation Rates from experiments Performed in stirred reactor</w:t>
               </w:r>
@@ -11818,51 +11818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François E. Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11911,277 +11911,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 1 : Chemins cinétiques de cristallisation</w:t>
+                <w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François E. Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Klein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées CRISTECH 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112057v1</w:t>
+                <w:t xml:space="preserve">hal-02113645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique</w:t>
+                <w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 1 : Chemins cinétiques de cristallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François E. Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CRISTECH 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Autrans, France</w:t>
+              <w:t xml:space="preserve">CRISTAL 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113645v1</w:t>
+                <w:t xml:space="preserve">hal-02112057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du procédé de co-cristallisation de molécules d’intérêt pharmaceutique - Partie 2 : Contrôle de la phase formée</w:t>
               </w:r>
@@ -12751,51 +12751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tianjin, China. 2025</w:t>
@@ -12876,51 +12876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique CODEGEPRA -SFGP région Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France. 2024</w:t>
@@ -12949,103 +12949,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powdered Milk Production Using Coupled Cryo-Concentration and Freeze-Drying Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Rencontres Marocaines sur la Chimie de l’Etat Solide – REMCES-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, El Jadida, Morocco</w:t>
@@ -13068,902 +13068,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPACT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">1er Congrès International La Science au Service du Développement Durable 2S2D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923192v1</w:t>
+                <w:t xml:space="preserve">hal-04923207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du procédé de séchage du lait entier par un couplage cryo-concentration / lyophilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Phase diagram as a key parameter for the optimization of the freeze-drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International La Science au Service du Développement Durable 2S2D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, El Jadida, Morocco</w:t>
+              <w:t xml:space="preserve">EuroPACT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923207v1</w:t>
+                <w:t xml:space="preserve">hal-04923192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kalakech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MEMPRO 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923605v1</w:t>
+                <w:t xml:space="preserve">hal-04050077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensified drying process of dairy solutions by coupling Cryo-concentration and Freeze-drying</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Siniti</w:t>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Mechanics, Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t>
+              <w:t xml:space="preserve">Cristal 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701084v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé continu et intensifié de cristallisation membranaire : Contrôle de la qualité d’un principe actif pharmaceutique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of crystallization by SRS using MSPC approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kersaudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMPRO 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès de Chimiométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050077v1</w:t>
+                <w:t xml:space="preserve">hal-03701125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières, Conférence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Intensified drying process of dairy solutions by coupling Cryo-concentration and Freeze-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Siniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Mechanics, Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, El Jadida, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701113v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of crystallization by SRS using MSPC approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noémie Caillol</w:t>
+                <w:t xml:space="preserve">Intensification du procédé de séchage de solutions laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rodriguez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès de Chimiométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">XVIIIème SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701125v1</w:t>
+                <w:t xml:space="preserve">hal-04923605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of crystallization by SRS using unsupervised multivariate approach</w:t>
               </w:r>
@@ -14087,51 +14087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi in situ de cristallisation par couplage de methodes spectroscopiques ATR-FTIR et SRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kersaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14199,103 +14199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and intensified membrane crystallization process : quality control of an active pharmaceutical ingredient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromembrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sorrento, Italy</w:t>
@@ -14318,355 +14318,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New soft sensor design for a batch crystallization process based on solute concentration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">pH-sensitive polymethacrylate derivatives Eudragit E100 &amp; L100 nanoparticles preparation in aqueous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049465v1</w:t>
+                <w:t xml:space="preserve">hal-03334747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH-sensitive polymethacrylate derivatives Eudragit E100 &amp; L100 nanoparticles preparation in aqueous medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">New soft sensor design for a batch crystallization process based on solute concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Brivadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
+              <w:t xml:space="preserve">ISIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334747v1</w:t>
+                <w:t xml:space="preserve">hal-04049465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage thermique par matériau à changement de phase : rupture de surfusion et cristallisation des alcools de sucre par bullage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Largiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CRISTECH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14685,394 +14685,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t>
+                <w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100168v1</w:t>
+                <w:t xml:space="preserve">hal-02067946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+                <w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Brivadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cristal 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067946v1</w:t>
+                <w:t xml:space="preserve">hal-02100158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Gagnière</w:t>
+                <w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100158v1</w:t>
+                <w:t xml:space="preserve">hal-02100168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin solvolyse study</w:t>
               </w:r>
@@ -15084,51 +15084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15173,385 +15173,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t>
+                <w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Kožíšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t>
+              <w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101112v1</w:t>
+                <w:t xml:space="preserve">hal-02101102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic model for a new perspective on the Oswald rule of stages</w:t>
+                <w:t xml:space="preserve">Multiscale experimental study of L-Glutamic acid crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Industrial Crystallization (ISIC)</w:t>
+              <w:t xml:space="preserve">International Symposium on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101102v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide en milieu stagnant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Kožíšek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France. 2016</w:t>
+              <w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925090v1</w:t>
+                <w:t xml:space="preserve">hal-02101125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of L-Glutamic acid crystal nuclei formation in solution</w:t>
               </w:r>
@@ -15563,51 +15576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeněk Kožíšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15656,148 +15669,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling L-Glutamic acid polymorph nucleation from solution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide en milieu stagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST action "Crystallize" Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saint Julians, Malta</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101125v1</w:t>
+                <w:t xml:space="preserve">hal-01925090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la cristallisation : Prise en compte du mûrissement d\textquoterightOstwald</w:t>
               </w:r>
@@ -15835,51 +15835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et Technologie des Poudres et Matériaux Frittés, Colloque STPMF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, Unknown Region. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15898,289 +15898,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liting Fan</w:t>
+                <w:t xml:space="preserve">Simulation of the freeze wastewater treatment on cold surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Drying Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107586v1</w:t>
+                <w:t xml:space="preserve">hal-02113761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Jing</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Jallut</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107575v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population balance modeling of batch crystallization with Ostwald ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16189,227 +16172,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tijani Bounahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique flexible pour prédire les réponses transitoires des échangeurs évaporateurs et condenseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle hybride pour prédire le comportement dynamique d’une pompe à chaleur air-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Jing</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boussad Hamroun</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussag Hamroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jallut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113840v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wastewater treatment by freeze concentration: influence of velocity profile on crystal growth and impurities incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16451,394 +16434,411 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Industrial Crystallization ISIC 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des propriétés thermodynamiques de solutions salines dans le cadre d’un procédé de stockage inter-saisonnier de stockage de l’énergie solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation sur paroi froide : modélisation de la convection naturelle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of lithium bromide crystallization in water in a project of inter-seasonal heat storage process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liting Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France. 2014</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920805v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the freeze wastewater treatment on cold surface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+                <w:t xml:space="preserve">Traitement des eaux usées industrielles par congélation sur paroi froide : modélisation de la convection naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Drying Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique, SFT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113761v1</w:t>
+                <w:t xml:space="preserve">hal-01920805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de cristallisation en émulsion en réacteur agité : suivi vidéo in situ de l’évolution des distributions de tailles de gouttes et de particules</w:t>
               </w:r>
@@ -16876,51 +16876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès XIVème SFG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
@@ -17335,51 +17335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17585,51 +17585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-crystallization in solution and scale-up issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17737,103 +17737,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTÈME DE STOCKAGE THERMIQUE (SST) PAR MATÉRIAUX À CHANGEMENT DE PHASE (MCP) COMPRENANT UN DISPOSITIF DE BULLAGE ET D’ENSEMENCEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Piquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Largiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 4 019 877 B1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17883,51 +17883,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCEDES DE CRISTALLISATION : DES PRINCIPES FONDAMENTAUX AUX APPLICATIONS INDUSTRIELLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical and Process Engineering. Université Claude Bernard Lyon 1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18035,51 +18035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E780AAF0"/>
+    <w:nsid w:val="052563CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18266,51 +18266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-gagniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1104-8707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188810013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Haimer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tahiri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36125-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez Rodriguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2481445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bardin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127152" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piquard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119802" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04212721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127349" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersaudy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127329" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103922" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Sester" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4780" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.02.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87X2RLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801019d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ50868X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kersaudy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Caillol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Siniti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923134v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701052v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110696v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920785v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925107v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846480v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802710v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920813v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996665v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925120v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846474v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112057v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113645v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112067v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112045v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038405v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923179v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701084v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Siniti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701125v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701118v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925090v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107586v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liting Fan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104802v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113848v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920805v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113761v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113853v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Muhr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922953v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04922908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-gagniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1104-8707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188810013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Kalakech" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Madmar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01650" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Alla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perez Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Rich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2025.2481445" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Haimer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Tahiri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36125-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Vera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577953v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersaudy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127329" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04212721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tallon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piquard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Largiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.119802" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103922" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Sester" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4780" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Tahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Bounahmidi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Ko&#382;&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b00217" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886291v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505763v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Terrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Charni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.09.098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BH3Q63-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.11.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899688v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b00640" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172535v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefebvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennici" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.02.039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899695v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.02.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C87X2RLV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Latour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JD5GLBS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bebon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801019d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.02.040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ50868X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm&#226; Madmar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923046v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kersaudy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Caillol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Colson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rodriguez Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Siniti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749892v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923070v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923626v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701102v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923090v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701052v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701092v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701048v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112079v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104774v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055359v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouzas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kozisek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seco" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auroux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110696v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925112v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925107v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cogne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001475v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846480v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920813v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jallut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couenne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamroun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925116v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113645v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Klein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112057v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112067v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110413v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112045v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038405v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923179v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923207v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalakech" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701113v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701125v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701084v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Siniti" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923463v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701118v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050130v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101102v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101112v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925094v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113761v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113840v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jing" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Couenne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104787v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107575v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussag Hamroun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104802v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liting Fan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Michel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113853v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113817v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Muhr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900927v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273214v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veesler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849733502-00188" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/286B0E2FB5E102B37619FCFF484E574164DEB168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922953v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04922908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>