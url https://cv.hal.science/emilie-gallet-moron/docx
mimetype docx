--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3778,425 +3778,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de forêt linéaire ancienne dans les paysages ruraux : de la difficile reconnaissance des haies anciennes à l’étude de leur diversité végétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental drivers of Ixodes ricinus abundance in forest fragments of rural European landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Closset-Kopp</w:t>
+                <w:t xml:space="preserve">Jaan Liira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gallet-Moron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefanie Gärtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/67871⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12898-017-0141-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447408v1</w:t>
+                <w:t xml:space="preserve">hal-01604302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of Ixodes ricinus abundance in forest fragments of rural European landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaan Liira</w:t>
+                <w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Gärtner</w:t>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jörg Brunet</w:t>
+                <w:t xml:space="preserve">Émilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), 14 p. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.509-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12898-017-0141-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604302v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cas de forêt linéaire ancienne dans les paysages ruraux : de la difficile reconnaissance des haies anciennes à l’étude de leur diversité végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Feiss</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Deborah Closset-Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 69 (4), pp.509-518. </w:t>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.441-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/67871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447448v1</w:t>
+                <w:t xml:space="preserve">hal-03447408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t>
               </w:r>
@@ -4316,51 +4316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical ecology of lowland forests: Does pedoanthracology support historical and archaeological data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,298 +4444,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+                <w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Horen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorg Brunet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637876v1</w:t>
+                <w:t xml:space="preserve">halshs-01448455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Buridant</w:t>
+                <w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Feiss</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (9), pp.1094-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01448455v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche shifts of understorey plants along a latitudinal gradient of temperate forests in north‐western Europe</w:t>
               </w:r>
@@ -5516,51 +5516,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t>
+                <w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
@@ -5574,118 +5574,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Buridant</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687296v1</w:t>
+                <w:t xml:space="preserve">hal-04472594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t>
+                <w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
@@ -5699,124 +5699,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J2C2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04472594v1</w:t>
+                <w:t xml:space="preserve">hal-03687296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Closset-Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6995,51 +6995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Allalou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01554-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet&#8208;moron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12845" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74950-7_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van De Pitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01296-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelmy J. Marin-Bernardez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122870" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. O. Cousins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5ZRDH5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0607-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne C. Ruyts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2590-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2017.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447408v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67871" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#228;rtner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0141-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Boris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meddahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smits" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Allalou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01554-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet&#8208;moron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12845" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74950-7_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van De Pitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01296-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelmy J. Marin-Bernardez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122870" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. O. Cousins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5ZRDH5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0607-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne C. Ruyts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2590-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2017.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#228;rtner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0141-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Boris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meddahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smits" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>