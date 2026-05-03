--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,6361 +66,6768 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An exotic ornamental shrub promotes the proliferation of the invasive fruit fly Drosophila suzukii at the end of winter season over a wide geographic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nel Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Tours, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From wild host plants to crop plants: the domestication of a fly born to be wild?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th DrosEU meeting and satellite Drosophila suzukii international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Drosophila Population Genomics Consortium, Apr 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape and local factors shaping infestation rates of wild and garden cherry trees by the invasive fruit fly Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nel Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insect Biology Research Institute (IRBI); University of Tours (UT); National Center for Scientific Research (CNRS), Jun 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ento23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lands afforested since millenia store more carbon in the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pedelaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Baliteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Closset-Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospectives du CNRS-INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What penetration resistance says about resilience of forest sandy soil after compaction by harvesting machines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 rd International Scientific Conference of LAAS “Research and Science in the Service of Humanity”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Fanar, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest patch changes among contrasted agricultural landscapes of the Picardy region (Nord France) since the late 18th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Symposium of International Association of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Swansea, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The affinity of vascular plants and bryophytes to forest microclimate buffering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (1), pp.22-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and origin of closed depressions in the Paris Basin: A majority of marl pits dug since the Neolithic period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Allalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 444, pp.116859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban ecology of Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ulmer</w:t>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Couty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, pp.983-2004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11252-024-01554-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18, pp.867-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11829-024-10073-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (2), pp.232-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological indicator values of understorey plants perform poorly to infer forest microclimate temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ulmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Baliteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of soil compaction and rutting in managed forests through an airborne LiDAR technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (5), pp.1558-1569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ldr.4553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical continuity and spatial connectivity ensure hedgerows are effective corridors for forest plants: Evidence from the species–time–area relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet‐moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (1), pp.e12845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.12845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Mapping of Forest Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobotany Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.177--183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74950-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of species and genetic diversity within forest metacommunities across agricultural landscapes of different permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Guiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Kichey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien van De Pitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (11), pp.3269-3286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-021-01296-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale drivers of carabid beetle (Coleoptera: Carabidae) assemblages in small European woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (1), pp.165-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High ecosystem service delivery potential of small woodlands in agricultural landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Lidar Technology for Archaeological and Geo-historical Knowledge. French Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transylvanian review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.291-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618817v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">High ecosystem service delivery potential of small woodlands in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Safaa Wasof</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (1), pp.4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357063v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Lidar Technology for Archaeological and Geo-historical Knowledge. French Examples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Wasof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transylvanian review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615992v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Cs2Pb1-xBixCl2I2 (0 ≤ x ≤ 0.15) derivative perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Breniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edelmy J. Marin-Bernardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 247, pp.122870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.122870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest edges reduce slug (but not snail) activity-density across Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallieter de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara A. O. Cousins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.34-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of forest edge effects on litter-dwelling macro-arthropods across Europe is influenced by forest age and edge properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallieter de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Proesmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam van de Poel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Keer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (6), pp.963-974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ddi.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical recovery of forest soil after compaction by heavy machines, revealed by penetration resistance over multiple decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 449, pp.117472 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteindre l'histoire de la forêt de Compiègne par la télédétection aérienne et l'exploration des archives du sol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Buridant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (9), pp.2951-2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01897990v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Atteindre l'histoire de la forêt de Compiègne par la télédétection aérienne et l'exploration des archives du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Horen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356959v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of individual plant species is more important than diversity in explaining plant biomass in the forest understorey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.521-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking macrodetritivore distribution to desiccation resistance in small forest fragments embedded in agricultural landscapes in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallieter de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Proesmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matty P. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Online, 15 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-017-0607-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat properties are key drivers of Borrelia burgdorferi (s.l.) prevalence in Ixodes ricinus populations of deciduous forest fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanne C. Ruyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Bauhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-017-2590-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiccation resistance determines distribution of woodlice along forest edge-to-interior gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallieter de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matty P. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of Ixodes ricinus abundance in forest fragments of rural European landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaan Liira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Gärtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (1), 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12898-017-0141-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (4), pp.509-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de forêt linéaire ancienne dans les paysages ruraux : de la difficile reconnaissance des haies anciennes à l’étude de leur diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Closset-Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (4), pp.441-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/67871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Garzón-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Skowronek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raf Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (7), pp.806-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ddi.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical ecology of lowland forests: Does pedoanthracology support historical and archaeological data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 457, pp.99-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01448455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (9), pp.1094-1105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche shifts of understorey plants along a latitudinal gradient of temperate forests in north‐western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (10), pp.1130-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of forest edges is constrained by neighbouring agricultural land management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.58-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01449.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of plant species assemblages in forest patches among contrasted dynamic agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Closset-Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Saguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (5), pp.1152-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01840.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228183v1</w:t>
-              </w:r>
-[...1022 lines deleted...]
-                <w:t xml:space="preserve">hal-05228197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Historical Ecology of the Compiègne Forest (N France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Horen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, 978-1-394-16975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6430,143 +6837,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chronology of Marl Pits in the Paris Basin Determined from the Infilling of Closed Depressions: Do Marling Practices Have Their Origin in the Neolithic Period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasseur Boris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Allalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6576,279 +6983,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des territoires frontaliers à l’échelle nationale. Vers la détermination et la délimitation de pôles transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamm Amandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison des territoires transfrontaliers à l'échelle nationale. Vers une typologie fondée sur les logiques d'intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Meddahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6995,51 +7402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Allalou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01554-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet&#8208;moron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12845" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74950-7_9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van De Pitte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01296-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelmy J. Marin-Bernardez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122870" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268927v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. O. Cousins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.05.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5ZRDH5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0607-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne C. Ruyts" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2590-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2017.12.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#228;rtner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0141-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67871" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469216v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Boris" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610621v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meddahi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smits" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Allalou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01554-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet&#8208;moron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12845" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74950-7_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van De Pitte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01296-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13208" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelmy J. Marin-Bernardez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. O. Cousins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.05.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5ZRDH5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0607-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne C. Ruyts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2590-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2017.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#228;rtner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0141-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67871" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469216v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Boris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meddahi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smits" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>