--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,6486 +66,6732 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal dynamics of species coexistence between invasive and native fruit flies sharing an ephemeral trophic resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insect Biology Research Institute (IRBI); University of Tours (UT); National Center for Scientific Research (CNRS), Jun 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From wild host plants to crop plants: the domestication of a fly born to be wild?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th DrosEU meeting and satellite Drosophila suzukii international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Drosophila Population Genomics Consortium, Apr 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape and local factors shaping infestation rates of wild and garden cherry trees by the invasive fruit fly Drosophila suzukii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nel Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Insect Biology Research Institute (IRBI); University of Tours (UT); National Center for Scientific Research (CNRS), Jun 2026, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des gîtes de chauves-souris et de leur environnement par télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbier Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visse Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cano Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restitution AAP CPER ANAMORPHOSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPER ANAMORPHOSE, Mar 2025, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallen fruit: a back-up resource shaping fruit fly communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ento23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society, Sep 2023, Falmouth, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lands afforested since millenia store more carbon in the soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pedelaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroecological Patterns of Fruit Infestation Rates by the Invasive Fly Drosophila suzukii in the Reservoir Host Plant Sambucus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ulmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Eslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Baliteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9469, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/BDEE2021-09469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological and physical recovery of forest soils after compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience physique et biologique des sols après compaction par les engins forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J2C2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Condorcet, 2018, Amiens (Somme), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connectivité temporelle, résilience et dynamique des métacommunautés forestières : apports possibles de la polémoécologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Closset-Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospectives du CNRS-INEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What penetration resistance says about resilience of forest sandy soil after compaction by harvesting machines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 rd International Scientific Conference of LAAS “Research and Science in the Service of Humanity”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Fanar, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest patch changes among contrasted agricultural landscapes of the Picardy region (Nord France) since the late 18th century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Annual Symposium of International Association of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Swansea, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exotic ornamental shrub promotes the proliferation of the invasive fruit fly Drosophila suzukii at the end of winter season over a wide geographic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattéo Dorvillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Méghan Boulembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nel Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Tours, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606578v1</w:t>
-              </w:r>
-[...1272 lines deleted...]
-                <w:t xml:space="preserve">hal-05228197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The affinity of vascular plants and bryophytes to forest microclimate buffering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 113 (1), pp.22-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and origin of closed depressions in the Paris Basin: A majority of marl pits dug since the Neolithic period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Allalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 444, pp.116859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban ecology of Drosophila suzukii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, pp.983-2004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11252-024-01554-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors driving infestations of a keystone winter fruit by an invasive and a native fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18, pp.867-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11829-024-10073-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallen fruit: A backup resource during winter shaping fruit fly communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (2), pp.232-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter fleshy‐fruited plants are the catalysts for spring populations of an invasive fruit fly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (2), pp.258-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/een.13397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological indicator values of understorey plants perform poorly to infer forest microclimate temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vanderpoorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.13241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556088v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroecological patterns of fruit infestation rates by the invasive fly Drosophila suzukii in the wild reservoir host plant Sambucus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Catterou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Baliteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (4), pp.548-563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of soil compaction and rutting in managed forests through an airborne LiDAR technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (5), pp.1558-1569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ldr.4553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical continuity and spatial connectivity ensure hedgerows are effective corridors for forest plants: Evidence from the species–time–area relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet‐moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (1), pp.e12845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.12845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Mapping of Forest Fragments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Drivers of species and genetic diversity within forest metacommunities across agricultural landscapes of different permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kichey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien van De Pitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobotany Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74950-7_9⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (11), pp.3269-3286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01296-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682206v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of species and genetic diversity within forest metacommunities across agricultural landscapes of different permeability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cognitive Mapping of Forest Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01296-6⟩</w:t>
+              <w:t xml:space="preserve">Geobotany Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.177--183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74950-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616411v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale drivers of carabid beetle (Coleoptera: Carabidae) assemblages in small European woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (1), pp.165-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Lidar Technology for Archaeological and Geo-historical Knowledge. French Examples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High ecosystem service delivery potential of small woodlands in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transylvanian review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (1), pp.4-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615992v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High ecosystem service delivery potential of small woodlands in agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jorg Brunet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618817v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Lidar Technology for Archaeological and Geo-historical Knowledge. French Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transylvanian review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.291-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357063v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Cs2Pb1-xBixCl2I2 (0 ≤ x ≤ 0.15) derivative perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Breniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edelmy J. Marin-Bernardez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 247, pp.122870. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.122870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest edges reduce slug (but not snail) activity-density across Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallieter de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara A. O. Cousins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75, pp.34-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of forest edge effects on litter-dwelling macro-arthropods across Europe is influenced by forest age and edge properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallieter de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem Proesmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam van de Poel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Keer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (6), pp.963-974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ddi.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical recovery of forest soil after compaction by heavy machines, revealed by penetration resistance over multiple decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mohieddinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 449, pp.117472 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.117472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Atteindre l'histoire de la forêt de Compiègne par la télédétection aérienne et l'exploration des archives du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Horen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356959v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atteindre l'histoire de la forêt de Compiègne par la télédétection aérienne et l'exploration des archives du sol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">What deep-soil profiles can teach us on deep-time pH dynamics after land use change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Buridant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (9), pp.2951-2961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.3065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01897990v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of individual plant species is more important than diversity in explaining plant biomass in the forest understorey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
+                <w:t xml:space="preserve">Linking macrodetritivore distribution to desiccation resistance in small forest fragments embedded in agricultural landscapes in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallieter de Smedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Proesmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matty P. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12624⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Online, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-017-0607-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352638v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking macrodetritivore distribution to desiccation resistance in small forest fragments embedded in agricultural landscapes in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jorg Brunet</w:t>
+                <w:t xml:space="preserve">Dominance of individual plant species is more important than diversity in explaining plant biomass in the forest understorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Wasof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-017-0607-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.521-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620901v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat properties are key drivers of Borrelia burgdorferi (s.l.) prevalence in Ixodes ricinus populations of deciduous forest fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Ehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanne C. Ruyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Bauhus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-017-2590-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiccation resistance determines distribution of woodlice along forest edge-to-interior gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallieter de Smedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matty P. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85, pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of Ixodes ricinus abundance in forest fragments of rural European landscapes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un cas de forêt linéaire ancienne dans les paysages ruraux : de la difficile reconnaissance des haies anciennes à l’étude de leur diversité végétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Closset-Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gallet-Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12898-017-0141-0⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.441-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/67871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604302v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Brasseur</w:t>
+                <w:t xml:space="preserve">Environmental drivers of Ixodes ricinus abundance in forest fragments of rural European landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Ehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaan Liira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Gärtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12898-017-0141-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447448v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de forêt linéaire ancienne dans les paysages ruraux : de la difficile reconnaissance des haies anciennes à l’étude de leur diversité végétale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Closset-Kopp</w:t>
+                <w:t xml:space="preserve">Explorer la mémoire des sols pour reconstruire les pratiques forestières anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Horen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 69 (4), pp.441-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/67871⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.509-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/67876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447408v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified framework to model the potential and realized distributions of invasive species within the invaded range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Garzón-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Skowronek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raf Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (7), pp.806-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ddi.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical ecology of lowland forests: Does pedoanthracology support historical and archaeological data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 457, pp.99-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Feiss</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (9), pp.1094-1105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01448455v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relation entre les structures archéologiques identifiées sur un levé LIDAR et la typologie des sols du massif forestier de Compiègne (Nord de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Horen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorg Brunet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Feiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord. Collection Archéologie (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sols en mouvement. Rencontres internationales de Liessies 2014, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637876v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01448455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche shifts of understorey plants along a latitudinal gradient of temperate forests in north‐western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (10), pp.1130-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of forest edges is constrained by neighbouring agricultural land management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.58-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2012.01449.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of plant species assemblages in forest patches among contrasted dynamic agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Closset-Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Saguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (5), pp.1152-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2011.01840.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6555,279 +6801,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Historical Ecology of the Compiègne Forest (N France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Horen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Ecology: Learning from the Past to Understand the Present and Forecast the Future of Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, 978-1-394-16975-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6837,143 +7083,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chronology of Marl Pits in the Paris Basin Determined from the Infilling of Closed Depressions: Do Marling Practices Have Their Origin in the Neolithic Period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasseur Boris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Allalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buridant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6983,279 +7229,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux des territoires frontaliers à l’échelle nationale. Vers la détermination et la délimitation de pôles transfrontaliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamm Amandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comparaison des territoires transfrontaliers à l'échelle nationale. Vers une typologie fondée sur les logiques d'intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Meddahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DATAR. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7402,51 +7648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Allalou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116859" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01554-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet&#8208;moron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12845" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74950-7_9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van De Pitte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01296-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13208" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelmy J. Marin-Bernardez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122870" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. O. Cousins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.05.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5ZRDH5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620901v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0607-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692691v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne C. Ruyts" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2590-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2017.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#228;rtner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0141-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67871" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469216v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Boris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meddahi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smits" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604695v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Couty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Eslin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Dorvill&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nel Bresciani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Baptiste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Benjamin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visse Killian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cano Emmanuelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pedelaborde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ulmer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Baliteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09469" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mohieddinne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buridant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buridant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Closset-Kopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Guiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687313v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05606578v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vanderpoorten" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04510039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Allalou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01554-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-024-10073-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12610" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04775930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/een.13397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vital" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13241" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714420v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12520" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04007808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.4553" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet&#8208;moron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12845" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03616411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kichey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van De Pitte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01296-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03682206v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roulier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74950-7_9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13208" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Breniaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelmy J. Marin-Bernardez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122870" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. O. Cousins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.05.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5ZRDH5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117472" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356959v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3065" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0607-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692691v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne C. Ruyts" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2590-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621281v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gallet-Moron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67871" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604302v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#228;rtner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0141-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/67876" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Garz&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ewald" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Skowronek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Aerts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12566" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03615658v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.10.029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brasseur Boris" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610604v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hamez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamm Amandine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Meddahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smits" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>