--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -784,51 +784,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t>
+                <w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
@@ -846,106 +846,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087742v1</w:t>
+                <w:t xml:space="preserve">hal-03093817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t>
+                <w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
@@ -963,73 +954,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093817v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: The whole-word visual processing impact</w:t>
               </w:r>
@@ -1415,260 +1415,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Trans3 : TRANSmission de connaissances, TRANSfert laboratoire-école, TRANSformation des pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Boggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée R&amp;T cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Paris, France. , ANR Trans3 Trois applications pour les apprentissages fondamentaux : Transmission de connaissances, Transfert labo-école, Transformations des pratiques</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060955v1</w:t>
+                <w:t xml:space="preserve">hal-04062326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Trans3 : TRANSmission de connaissances, TRANSfert laboratoire-école, TRANSformation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Boggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée R&amp;T cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. , ANR Trans3 Trois applications pour les apprentissages fondamentaux : Transmission de connaissances, Transfert labo-école, Transformations des pratiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062326v1</w:t>
+                <w:t xml:space="preserve">hal-04060955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster EVASION</w:t>
               </w:r>
@@ -1838,217 +1838,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t>
+                <w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813454v1</w:t>
+                <w:t xml:space="preserve">hal-03817715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t>
+                <w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817715v1</w:t>
+                <w:t xml:space="preserve">hal-03813454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t>
               </w:r>
@@ -2371,319 +2371,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-FRAN-Transfert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+                <w:t xml:space="preserve">Mathematical definition of the BRAID probabilistic model: Technical report companion to (Phénix et al., 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Mission Monteil. 2025</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble - Alpes; CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354475v2</w:t>
+                <w:t xml:space="preserve">hal-04920250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical definition of the BRAID probabilistic model: Technical report companion to (Phénix et al., 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Phénix</w:t>
+                <w:t xml:space="preserve">e-FRAN-Transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Université Grenoble - Alpes; CNRS. 2025</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Monteil. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04920250v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De ProFAN à ProFAN-Transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demolliens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A2F5CE2"/>
+    <w:nsid w:val="B1DF6113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-ginestet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0013-4960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245209522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-024-02591-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalyssa Shadbolt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginestet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-ginestet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0013-4960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245209522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-024-02591-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalyssa Shadbolt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginestet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>