--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -784,159 +784,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Diard</w:t>
+                <w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: The whole-word visual processing impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (1), pp.100520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.100520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093817v1</w:t>
+                <w:t xml:space="preserve">hal-03298686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t>
+                <w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Valdois</w:t>
@@ -954,186 +950,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087742v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: The whole-word visual processing impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Ginestet</w:t>
+                <w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (1), pp.100520. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2019.100520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298686v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the length effect for words in lexical decision: The role of visual attention</w:t>
               </w:r>
@@ -2371,319 +2371,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical definition of the BRAID probabilistic model: Technical report companion to (Phénix et al., 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Phénix</w:t>
+                <w:t xml:space="preserve">e-FRAN-Transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Université Grenoble - Alpes; CNRS. 2025</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Monteil. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920250v1</w:t>
+                <w:t xml:space="preserve">hal-05354475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-FRAN-Transfert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+                <w:t xml:space="preserve">Mathematical definition of the BRAID probabilistic model: Technical report companion to (Phénix et al., 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Phénix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Valdois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble - Alpes; CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05354475v2</w:t>
+                <w:t xml:space="preserve">hal-04920250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De ProFAN à ProFAN-Transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demolliens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Toumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1DF6113"/>
+    <w:nsid w:val="CAB5B963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-ginestet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0013-4960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245209522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-024-02591-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalyssa Shadbolt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginestet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100520" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emilie-ginestet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0013-4960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245209522" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginestet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-024-02591-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalyssa Shadbolt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tucker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginestet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100520" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02893469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Carail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>